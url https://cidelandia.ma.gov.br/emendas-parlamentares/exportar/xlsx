--- v0 (2026-05-29)
+++ v1 (2026-07-10)
@@ -12,188 +12,248 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Parlamentar Autor da Emenda</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Realizado</t>
   </si>
   <si>
+    <t>Bancada do Maranhão</t>
+  </si>
+  <si>
+    <t>INCREMENTO PAP</t>
+  </si>
+  <si>
+    <t>Saúde</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>1.000.000,00</t>
+  </si>
+  <si>
+    <t>Weverton Rocha</t>
+  </si>
+  <si>
+    <t>SAÚDE - FEDERAL</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>400.000,00</t>
+  </si>
+  <si>
+    <t>RUBENS PEREIRA JÚNIOR</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202637580006-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
+  </si>
+  <si>
+    <t>360 - Construção, Reforma Ou Ampliação De Infraestrutura Esportiva - Ministério do Esporte</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>995.000,00</t>
+  </si>
+  <si>
+    <t>Pedro Lucas Fernandes</t>
+  </si>
+  <si>
+    <t>Josivaldo JP</t>
+  </si>
+  <si>
     <t>Comissão de Saúde</t>
   </si>
   <si>
     <t>Incremento Mac</t>
   </si>
   <si>
-    <t>Saúde</t>
-[...7 lines deleted...]
-  <si>
     <t>500.000,00</t>
   </si>
   <si>
-    <t>Bancada do Maranhão</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquisição De Unidade Móvel De Saúde - Ambulância Tipo A - Remoção Simples e Eletiva</t>
   </si>
   <si>
     <t>355.500,00</t>
   </si>
   <si>
     <t>320.000,00</t>
   </si>
   <si>
-    <t>Josivaldo JP</t>
-[...1 lines deleted...]
-  <si>
     <t>Estruturação da Rede de Serviço do SUAS</t>
   </si>
   <si>
     <t>Assitência Social</t>
   </si>
   <si>
-    <t>400.000,00</t>
+    <t>92.879,39</t>
+  </si>
+  <si>
+    <t>MÁRCIO HONAISER</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202544190004-MARCIO HONAISER ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
+  </si>
+  <si>
+    <t>535 - Pavimentação</t>
+  </si>
+  <si>
+    <t>990.000,00</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
+  </si>
+  <si>
+    <t>537 - Pavimentação De Estradas Vicinais</t>
   </si>
   <si>
     <t>Rubens Pereira Júnior</t>
   </si>
   <si>
     <t>Pavimentação de Estradas Vicinais</t>
   </si>
   <si>
     <t>Infraestrutura</t>
   </si>
   <si>
-    <t>990.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcio Honaiser</t>
   </si>
   <si>
     <t>Pavimentação de Vias Urbanas</t>
   </si>
   <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
-    <t>INCREMENTO PAP</t>
-[...10 lines deleted...]
-  <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
+    <t>INCREMENTO MAC</t>
+  </si>
+  <si>
     <t>1.010.000,00</t>
   </si>
   <si>
+    <t>DR. ALLAN GARCÊS</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202445110009-Dr Allan Garcês ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
+  </si>
+  <si>
+    <t>20-Agricultura / 606-Extensão Rural</t>
+  </si>
+  <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
     <t>EQUIPAMENTO</t>
   </si>
   <si>
     <t>1.052.568,00</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>1.013.179,00</t>
   </si>
   <si>
     <t>ANDRÉ FUFUCA</t>
   </si>
   <si>
     <t>300.000,00</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>460.651,00</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202330460002-André Fufuca ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
+  </si>
+  <si>
+    <t>15-Urbanismo / 451-Infraestrutura Urbana</t>
+  </si>
+  <si>
+    <t>450.000,00</t>
   </si>
   <si>
     <t>600.000,00</t>
   </si>
   <si>
     <t>INCREMENTO PAB</t>
   </si>
   <si>
     <t>900.000,00</t>
   </si>
   <si>
     <t>EMENDA DE RELATOR</t>
   </si>
   <si>
     <t>700.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -511,595 +571,832 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
-        <v>50410002</v>
+        <v>71110002</v>
       </c>
       <c r="C2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3">
-        <v>71110003</v>
+        <v>40840008</v>
       </c>
       <c r="C3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4">
-        <v>42120007</v>
+        <v>37580006</v>
       </c>
       <c r="C4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
-        <v>37580003</v>
+        <v>41250006</v>
       </c>
       <c r="C5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B6">
-        <v>44190004</v>
+        <v>42120002</v>
       </c>
       <c r="C6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F6" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B7">
-        <v>41390008</v>
+        <v>50410002</v>
       </c>
       <c r="C7">
         <v>2025</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="B8">
-        <v>37580004</v>
+        <v>71110003</v>
       </c>
       <c r="C8">
         <v>2025</v>
       </c>
       <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>30</v>
       </c>
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9">
+        <v>42120007</v>
+      </c>
+      <c r="C9">
+        <v>2025</v>
+      </c>
+      <c r="D9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" t="s">
         <v>34</v>
-      </c>
-[...22 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
-        <v>71110002</v>
+        <v>44190004</v>
       </c>
       <c r="C10">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="B11">
-        <v>37810006</v>
+        <v>37580003</v>
       </c>
       <c r="C11">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12">
-        <v>42120001</v>
+        <v>37580003</v>
       </c>
       <c r="C12">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B13">
-        <v>30460001</v>
+        <v>44190004</v>
       </c>
       <c r="C13">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>46</v>
+      </c>
+      <c r="B14">
+        <v>41390008</v>
       </c>
       <c r="C14">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I14" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="B15">
-        <v>36000426003202200</v>
+        <v>37580004</v>
       </c>
       <c r="C15">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>36000435986202200</v>
+        <v>71110002</v>
       </c>
       <c r="C16">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="I16" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>36000394345202100</v>
+        <v>71110001</v>
       </c>
       <c r="C17">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G17" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>36000391040202100</v>
+        <v>45110009</v>
       </c>
       <c r="C18">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G18" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="H18" t="s">
         <v>14</v>
       </c>
-      <c r="I18" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B19">
+        <v>37810006</v>
+      </c>
+      <c r="C19">
+        <v>2024</v>
+      </c>
+      <c r="D19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" t="s">
+        <v>56</v>
+      </c>
+      <c r="I19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20">
+        <v>42120001</v>
+      </c>
+      <c r="C20">
+        <v>2023</v>
+      </c>
+      <c r="D20" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
+        <v>58</v>
+      </c>
+      <c r="I20" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21">
+        <v>30460001</v>
+      </c>
+      <c r="C21">
+        <v>2023</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>48</v>
+      </c>
+      <c r="F21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
+        <v>60</v>
+      </c>
+      <c r="I21" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22">
+        <v>2023</v>
+      </c>
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
+        <v>62</v>
+      </c>
+      <c r="I22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23">
+        <v>30460002</v>
+      </c>
+      <c r="C23">
+        <v>2023</v>
+      </c>
+      <c r="D23" t="s">
+        <v>63</v>
+      </c>
+      <c r="E23" t="s">
+        <v>64</v>
+      </c>
+      <c r="F23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24">
+        <v>36000426003202200</v>
+      </c>
+      <c r="C24">
+        <v>2022</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>48</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
+        <v>66</v>
+      </c>
+      <c r="I24" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25">
+        <v>36000435986202200</v>
+      </c>
+      <c r="C25">
+        <v>2022</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
+        <v>48</v>
+      </c>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I25" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26">
+        <v>36000394345202100</v>
+      </c>
+      <c r="C26">
+        <v>2021</v>
+      </c>
+      <c r="D26" t="s">
+        <v>67</v>
+      </c>
+      <c r="E26" t="s">
+        <v>48</v>
+      </c>
+      <c r="F26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
+        <v>68</v>
+      </c>
+      <c r="I26" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27">
+        <v>36000391040202100</v>
+      </c>
+      <c r="C27">
+        <v>2021</v>
+      </c>
+      <c r="D27" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" t="s">
+        <v>48</v>
+      </c>
+      <c r="F27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
+        <v>28</v>
+      </c>
+      <c r="I27" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28">
         <v>36000383343202100</v>
       </c>
-      <c r="C19">
+      <c r="C28">
         <v>2021</v>
       </c>
-      <c r="D19" t="s">
-[...15 lines deleted...]
-        <v>50</v>
+      <c r="D28" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
+        <v>70</v>
+      </c>
+      <c r="I28" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">