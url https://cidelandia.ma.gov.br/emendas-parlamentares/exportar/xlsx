--- v1 (2026-07-10)
+++ v2 (2026-07-31)
@@ -12,301 +12,1049 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...7 lines deleted...]
-    <t>Ano</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+  <si>
+    <t>EMENDAS PARLAMENTARES</t>
+  </si>
+  <si>
+    <t>► ANTôNIO PEREIRA — Nº 6105/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>Antônio Pereira</t>
+  </si>
+  <si>
+    <t>6105/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Custeio - Qualificação da Atenção Ambulatotial e Hospitalar</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>R$ 250.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>Origem</t>
-[...2 lines deleted...]
-    <t>Forma de Repasse</t>
+    <t>Saúde</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>Cidelândia - MA</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
-    <t>Valor Realizado</t>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHãO — Nº 71110002/2026</t>
   </si>
   <si>
     <t>Bancada do Maranhão</t>
   </si>
   <si>
+    <t>71110002/2026</t>
+  </si>
+  <si>
+    <t>Bancada</t>
+  </si>
+  <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
-    <t>Saúde</t>
-[...8 lines deleted...]
-    <t>1.000.000,00</t>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>► WEVERTON ROCHA — Nº 40840008/2026</t>
   </si>
   <si>
     <t>Weverton Rocha</t>
   </si>
   <si>
+    <t>40840008/2026</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
     <t>SAÚDE - FEDERAL</t>
   </si>
   <si>
-    <t>Federal</t>
-[...2 lines deleted...]
-    <t>400.000,00</t>
+    <t>► RUBENS PEREIRA JÚNIOR — Nº 37580006/2026</t>
   </si>
   <si>
     <t>RUBENS PEREIRA JÚNIOR</t>
   </si>
   <si>
+    <t>37580006/2026</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202637580006-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE C...</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 995.000,00</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>360 - Construção, Reforma Ou Ampliação De Infraestrutura Esportiva - Ministério do Esporte</t>
+  </si>
+  <si>
+    <t>CIDELANDIA</t>
+  </si>
+  <si>
     <t>1 - Transferencia especial referente a emenda 202637580006-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
   </si>
   <si>
-    <t>360 - Construção, Reforma Ou Ampliação De Infraestrutura Esportiva - Ministério do Esporte</t>
-[...5 lines deleted...]
-    <t>995.000,00</t>
+    <t>► PEDRO LUCAS FERNANDES — Nº 41250006/2026</t>
   </si>
   <si>
     <t>Pedro Lucas Fernandes</t>
   </si>
   <si>
+    <t>41250006/2026</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 42120002/2026</t>
+  </si>
+  <si>
     <t>Josivaldo JP</t>
   </si>
   <si>
+    <t>42120002/2026</t>
+  </si>
+  <si>
+    <t>► COMISSãO DE SAúDE — Nº 50410002/2025</t>
+  </si>
+  <si>
     <t>Comissão de Saúde</t>
   </si>
   <si>
+    <t>50410002/2025</t>
+  </si>
+  <si>
+    <t>Comissão</t>
+  </si>
+  <si>
     <t>Incremento Mac</t>
   </si>
   <si>
-    <t>500.000,00</t>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHãO — Nº 71110003/2025</t>
+  </si>
+  <si>
+    <t>71110003/2025</t>
   </si>
   <si>
     <t>Aquisição De Unidade Móvel De Saúde - Ambulância Tipo A - Remoção Simples e Eletiva</t>
   </si>
   <si>
-    <t>355.500,00</t>
-[...2 lines deleted...]
-    <t>320.000,00</t>
+    <t>R$ 355.500,00</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>Município de Cidelândia</t>
+  </si>
+  <si>
+    <t>R$ 320.000,00</t>
+  </si>
+  <si>
+    <t>90,0%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12030003 | Data: 12/03/2026 | Vl. Empenhado: R$ 320.000,00 | Vl. Liquidado: R$ 320.000,00 | Vl. Pago: R$ 320.000,00</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>Reavel Veiculos LTDA</t>
+  </si>
+  <si>
+    <t>4.4.90.52.48 - EQUIPAMENTOS E MATERIAL PERMANENTE</t>
+  </si>
+  <si>
+    <t>631 - TRANSFERÊNCIAS DO GOVERNO FEDERAL REFERENTES A CONVÊNIOS E INSTRUMENTOS CONGÊNERES</t>
+  </si>
+  <si>
+    <t>MAIS SAÚDE / 1020 - AQUISIÇÃO DE VEICULOS E EQUIPAMENTO DE SAÚDE</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico</t>
+  </si>
+  <si>
+    <t>016/2026</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12030003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12030003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 42120007/2025</t>
+  </si>
+  <si>
+    <t>42120007/2025</t>
   </si>
   <si>
     <t>Estruturação da Rede de Serviço do SUAS</t>
   </si>
   <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
     <t>Assitência Social</t>
   </si>
   <si>
-    <t>92.879,39</t>
+    <t>R$ 213.215,09</t>
+  </si>
+  <si>
+    <t>R$ 92.879,39</t>
+  </si>
+  <si>
+    <t>23,2%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 4030004 | Data: 04/03/2026 | Vl. Empenhado: R$ 18.596,57 | Vl. Liquidado: R$ 18.373,41 | Vl. Pago: R$ 18.373,41</t>
+  </si>
+  <si>
+    <t>C C Nascimento Comércio Ltda</t>
+  </si>
+  <si>
+    <t>63.540.066/0001-94</t>
+  </si>
+  <si>
+    <t>3.3.90.30.99 - Material de Consumo</t>
+  </si>
+  <si>
+    <t>1.665 - Transferências de Convênios e Instrumentos Congêneres Vinculados à Assistência Social</t>
+  </si>
+  <si>
+    <t>2062 - Manutenção do Fundo Municipal de Assistência Social / 0000 - Manutenção do Fundo Municipal de Assistência Social</t>
+  </si>
+  <si>
+    <t>021/2026</t>
+  </si>
+  <si>
+    <t>R$ 223,16</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 4030004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 18.373,41</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 4030004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11030002 | Data: 11/03/2026 | Vl. Empenhado: R$ 179.618,50 | Vl. Liquidado: R$ 59.685,96 | Vl. Pago: R$ 59.685,96</t>
+  </si>
+  <si>
+    <t>Nova Era Empreendimentos Ltda</t>
+  </si>
+  <si>
+    <t>54.556.465/0001-52</t>
+  </si>
+  <si>
+    <t>Ata de Registro de Preço</t>
+  </si>
+  <si>
+    <t>030/2026</t>
+  </si>
+  <si>
+    <t>R$ 119.932,54</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11030002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 33.724,21</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 25.961,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11030002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 16040006 | Data: 16/04/2026 | Vl. Empenhado: R$ 15.000,02 | Vl. Liquidado: R$ 14.820,02 | Vl. Pago: R$ 14.820,02</t>
+  </si>
+  <si>
+    <t>R$ 180,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 16040006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 14.820,02</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 16040006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>► MÁRCIO HONAISER — Nº 44190004/2025</t>
   </si>
   <si>
     <t>MÁRCIO HONAISER</t>
   </si>
   <si>
+    <t>44190004/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202544190004-MARCIO HONAISER ao ente 01610134000197 - MUNICIPIO DE CIDELAN...</t>
+  </si>
+  <si>
+    <t>R$ 990.000,00</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>535 - Pavimentação</t>
+  </si>
+  <si>
     <t>1 - Transferencia especial referente a emenda 202544190004-MARCIO HONAISER ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
   </si>
   <si>
-    <t>535 - Pavimentação</t>
-[...2 lines deleted...]
-    <t>990.000,00</t>
+    <t>► RUBENS PEREIRA JÚNIOR — Nº 37580003/2025</t>
+  </si>
+  <si>
+    <t>37580003/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE C...</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>537 - Pavimentação De Estradas Vicinais</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
   </si>
   <si>
-    <t>537 - Pavimentação De Estradas Vicinais</t>
+    <t>► RUBENS PEREIRA JúNIOR — Nº 37580003/2025</t>
   </si>
   <si>
     <t>Rubens Pereira Júnior</t>
   </si>
   <si>
     <t>Pavimentação de Estradas Vicinais</t>
   </si>
   <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
     <t>Infraestrutura</t>
   </si>
   <si>
+    <t>► MARCIO HONAISER — Nº 44190004/2025</t>
+  </si>
+  <si>
     <t>Marcio Honaiser</t>
   </si>
   <si>
     <t>Pavimentação de Vias Urbanas</t>
   </si>
   <si>
+    <t>► ELIZIANE GAMA — Nº 41390008/2025</t>
+  </si>
+  <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
+    <t>41390008/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>► RUBENS PEREIRA JÚNIOR — Nº 37580004/2025</t>
+  </si>
+  <si>
+    <t>37580004/2025</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHÃO — Nº 71110002/2024</t>
+  </si>
+  <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
+    <t>71110002/2024</t>
+  </si>
+  <si>
+    <t>EMENDA DE BANCADA</t>
+  </si>
+  <si>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
     <t>SAÚDE</t>
   </si>
   <si>
+    <t>► BANCADA DO MARANHÃO — Nº 71110001/2024</t>
+  </si>
+  <si>
+    <t>71110001/2024</t>
+  </si>
+  <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
-    <t>1.010.000,00</t>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>► DR. ALLAN GARCÊS — Nº 45110009/2024</t>
   </si>
   <si>
     <t>DR. ALLAN GARCÊS</t>
   </si>
   <si>
+    <t>45110009/2024</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202445110009-Dr Allan Garcês ao ente 01610134000197 - MUNICIPIO DE CIDELAN...</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>20-Agricultura / 606-Extensão Rural</t>
+  </si>
+  <si>
     <t>1 - Transferência especial referente à emenda 202445110009-Dr Allan Garcês ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
   </si>
   <si>
-    <t>20-Agricultura / 606-Extensão Rural</t>
+    <t>► ZÉ CARLOS — Nº 37810006/2024</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
+    <t>37810006/2024</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL</t>
+  </si>
+  <si>
     <t>EQUIPAMENTO</t>
   </si>
   <si>
-    <t>1.052.568,00</t>
+    <t>R$ 1.052.568,00</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 42120001/2023</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
-    <t>1.013.179,00</t>
+    <t>42120001/2023</t>
+  </si>
+  <si>
+    <t>R$ 1.013.179,00</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>► ANDRÉ FUFUCA — Nº 30460001/2023</t>
   </si>
   <si>
     <t>ANDRÉ FUFUCA</t>
   </si>
   <si>
-    <t>300.000,00</t>
+    <t>30460001/2023</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
-    <t>460.651,00</t>
+    <t>► ANDRÉ FUFUCA — Nº 07/07/2023/2023</t>
+  </si>
+  <si>
+    <t>07/07/2023/2023</t>
+  </si>
+  <si>
+    <t>R$ 460.651,00</t>
+  </si>
+  <si>
+    <t>► ANDRÉ FUFUCA — Nº 30460002/2023</t>
+  </si>
+  <si>
+    <t>30460002/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202330460002-André Fufuca ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
   </si>
   <si>
+    <t>R$ 450.000,00</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
     <t>15-Urbanismo / 451-Infraestrutura Urbana</t>
   </si>
   <si>
-    <t>450.000,00</t>
-[...2 lines deleted...]
-    <t>600.000,00</t>
+    <t>► ANDRÉ FUFUCA — Nº 36000426003202200/2022</t>
+  </si>
+  <si>
+    <t>36000426003202200/2022</t>
+  </si>
+  <si>
+    <t>R$ 600.000,00</t>
+  </si>
+  <si>
+    <t>17/06/2022</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHÃO — Nº 36000435986202200/2022</t>
+  </si>
+  <si>
+    <t>36000435986202200/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHÃO — Nº 36000394345202100/2021</t>
+  </si>
+  <si>
+    <t>36000394345202100/2021</t>
   </si>
   <si>
     <t>INCREMENTO PAB</t>
   </si>
   <si>
-    <t>900.000,00</t>
+    <t>R$ 900.000,00</t>
+  </si>
+  <si>
+    <t>06/09/2021</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHÃO — Nº 36000391040202100/2021</t>
+  </si>
+  <si>
+    <t>36000391040202100/2021</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>► EMENDA DE RELATOR — Nº 36000383343202100/2021</t>
   </si>
   <si>
     <t>EMENDA DE RELATOR</t>
   </si>
   <si>
-    <t>700.000,00</t>
+    <t>36000383343202100/2021</t>
+  </si>
+  <si>
+    <t>EMENDA DE RELATORIA</t>
+  </si>
+  <si>
+    <t>R$ 700.000,00</t>
+  </si>
+  <si>
+    <t>09/07/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="24"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a2744"/>
+        <bgColor rgb="FF1a2744"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e6e"/>
+        <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFe0f5e9"/>
+        <bgColor rgb="FFe0f5e9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFd6eaf8"/>
+        <bgColor rgb="FFd6eaf8"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border/>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -571,836 +1319,5738 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:J391"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="J386" sqref="J386"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="F3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="H3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B2">
-[...5 lines deleted...]
-      <c r="D2" t="s">
+      <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E2" t="s">
+      <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F2" t="s">
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G2" t="s">
+      <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="H2" t="s">
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B3">
-[...5 lines deleted...]
-      <c r="D3" t="s">
+      <c r="F4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="7"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E3" t="s">
+      <c r="J15" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="H16" s="3" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="I16" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" t="s">
+        <v>41</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
+        <v>31</v>
+      </c>
+      <c r="G20" t="s">
+        <v>32</v>
+      </c>
+      <c r="H20" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="7"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" t="s">
+        <v>48</v>
+      </c>
+      <c r="E30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>7</v>
+      </c>
+      <c r="H30" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" t="s">
+        <v>49</v>
+      </c>
+      <c r="E31" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" t="s">
+        <v>47</v>
+      </c>
+      <c r="E32" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" t="s">
+        <v>31</v>
+      </c>
+      <c r="G32" t="s">
+        <v>32</v>
+      </c>
+      <c r="H32" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F33" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="7"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" t="s">
+        <v>56</v>
+      </c>
+      <c r="E42" t="s">
+        <v>5</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" t="s">
+        <v>54</v>
+      </c>
+      <c r="C43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" t="s">
+        <v>57</v>
+      </c>
+      <c r="E43" t="s">
+        <v>26</v>
+      </c>
+      <c r="F43" t="s">
+        <v>58</v>
+      </c>
+      <c r="G43" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B44" t="s">
+        <v>55</v>
+      </c>
+      <c r="C44" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" t="s">
+        <v>55</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" t="s">
+        <v>31</v>
+      </c>
+      <c r="G44" t="s">
+        <v>32</v>
+      </c>
+      <c r="H44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45" t="s">
+        <v>35</v>
+      </c>
+      <c r="E45" t="s">
+        <v>6</v>
+      </c>
+      <c r="F45" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="7"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>21</v>
+      </c>
+      <c r="B54" t="s">
+        <v>62</v>
+      </c>
+      <c r="C54" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" t="s">
+        <v>64</v>
+      </c>
+      <c r="E54" t="s">
+        <v>5</v>
+      </c>
+      <c r="F54" t="s">
+        <v>63</v>
+      </c>
+      <c r="G54" t="s">
+        <v>7</v>
+      </c>
+      <c r="H54" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" t="s">
+        <v>24</v>
+      </c>
+      <c r="D55" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55" t="s">
+        <v>26</v>
+      </c>
+      <c r="F55" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>28</v>
+      </c>
+      <c r="B56" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" t="s">
+        <v>29</v>
+      </c>
+      <c r="D56" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" t="s">
+        <v>30</v>
+      </c>
+      <c r="F56" t="s">
+        <v>31</v>
+      </c>
+      <c r="G56" t="s">
+        <v>32</v>
+      </c>
+      <c r="H56" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57" t="s">
+        <v>31</v>
+      </c>
+      <c r="C57" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57" t="s">
+        <v>35</v>
+      </c>
+      <c r="E57" t="s">
+        <v>6</v>
+      </c>
+      <c r="F57" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="7"/>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I64" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" t="s">
+        <v>21</v>
+      </c>
+      <c r="B66" t="s">
+        <v>67</v>
+      </c>
+      <c r="C66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" t="s">
+        <v>64</v>
+      </c>
+      <c r="E66" t="s">
+        <v>5</v>
+      </c>
+      <c r="F66" t="s">
+        <v>63</v>
+      </c>
+      <c r="G66" t="s">
+        <v>7</v>
+      </c>
+      <c r="H66" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" t="s">
+        <v>49</v>
+      </c>
+      <c r="E67" t="s">
+        <v>26</v>
+      </c>
+      <c r="F67" t="s">
+        <v>27</v>
+      </c>
+      <c r="G67" t="s">
+        <v>8</v>
+      </c>
+      <c r="H67" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B68" t="s">
+        <v>41</v>
+      </c>
+      <c r="C68" t="s">
+        <v>29</v>
+      </c>
+      <c r="D68" t="s">
+        <v>41</v>
+      </c>
+      <c r="E68" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68" t="s">
+        <v>31</v>
+      </c>
+      <c r="G68" t="s">
+        <v>32</v>
+      </c>
+      <c r="H68" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" t="s">
+        <v>31</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69" t="s">
+        <v>35</v>
+      </c>
+      <c r="E69" t="s">
+        <v>6</v>
+      </c>
+      <c r="F69" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="7"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="2"/>
+      <c r="F74" s="2"/>
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+      <c r="I74" s="2"/>
+      <c r="J74" s="2"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I76" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B4">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+      <c r="J76" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
         <v>21</v>
       </c>
-      <c r="F4" t="s">
+      <c r="B78" t="s">
+        <v>70</v>
+      </c>
+      <c r="C78" t="s">
+        <v>22</v>
+      </c>
+      <c r="D78" t="s">
+        <v>73</v>
+      </c>
+      <c r="E78" t="s">
+        <v>5</v>
+      </c>
+      <c r="F78" t="s">
+        <v>71</v>
+      </c>
+      <c r="G78" t="s">
+        <v>7</v>
+      </c>
+      <c r="H78" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" t="s">
+        <v>18</v>
+      </c>
+      <c r="C79" t="s">
+        <v>24</v>
+      </c>
+      <c r="D79" t="s">
+        <v>25</v>
+      </c>
+      <c r="E79" t="s">
+        <v>26</v>
+      </c>
+      <c r="F79" t="s">
+        <v>27</v>
+      </c>
+      <c r="G79" t="s">
+        <v>8</v>
+      </c>
+      <c r="H79" t="s">
         <v>17</v>
       </c>
-      <c r="G4" t="s">
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" t="s">
+        <v>28</v>
+      </c>
+      <c r="B80" t="s">
+        <v>19</v>
+      </c>
+      <c r="C80" t="s">
+        <v>29</v>
+      </c>
+      <c r="D80" t="s">
+        <v>19</v>
+      </c>
+      <c r="E80" t="s">
+        <v>30</v>
+      </c>
+      <c r="F80" t="s">
+        <v>31</v>
+      </c>
+      <c r="G80" t="s">
+        <v>32</v>
+      </c>
+      <c r="H80" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>33</v>
+      </c>
+      <c r="B81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C81" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81" t="s">
+        <v>35</v>
+      </c>
+      <c r="E81" t="s">
+        <v>6</v>
+      </c>
+      <c r="F81" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="7"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="2"/>
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2"/>
+      <c r="J86" s="2"/>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I88" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="J88" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>21</v>
+      </c>
+      <c r="B90" t="s">
+        <v>75</v>
+      </c>
+      <c r="C90" t="s">
         <v>22</v>
       </c>
-      <c r="H4" t="s">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="D90" t="s">
+        <v>78</v>
+      </c>
+      <c r="E90" t="s">
+        <v>5</v>
+      </c>
+      <c r="F90" t="s">
+        <v>39</v>
+      </c>
+      <c r="G90" t="s">
+        <v>7</v>
+      </c>
+      <c r="H90" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" t="s">
+        <v>18</v>
+      </c>
+      <c r="C91" t="s">
         <v>24</v>
       </c>
-      <c r="B5">
-[...5 lines deleted...]
-      <c r="D5" t="s">
+      <c r="D91" t="s">
+        <v>25</v>
+      </c>
+      <c r="E91" t="s">
+        <v>26</v>
+      </c>
+      <c r="F91" t="s">
+        <v>79</v>
+      </c>
+      <c r="G91" t="s">
+        <v>8</v>
+      </c>
+      <c r="H91" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" t="s">
+        <v>28</v>
+      </c>
+      <c r="B92" t="s">
+        <v>77</v>
+      </c>
+      <c r="C92" t="s">
+        <v>29</v>
+      </c>
+      <c r="D92" t="s">
+        <v>77</v>
+      </c>
+      <c r="E92" t="s">
+        <v>30</v>
+      </c>
+      <c r="F92" t="s">
+        <v>80</v>
+      </c>
+      <c r="G92" t="s">
+        <v>32</v>
+      </c>
+      <c r="H92" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" t="s">
+        <v>33</v>
+      </c>
+      <c r="B93" t="s">
+        <v>80</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93" t="s">
+        <v>81</v>
+      </c>
+      <c r="E93" t="s">
+        <v>6</v>
+      </c>
+      <c r="F93" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B95" s="8"/>
+      <c r="C95" s="8"/>
+      <c r="D95" s="8"/>
+      <c r="E95" s="8"/>
+      <c r="F95" s="8"/>
+      <c r="G95" s="8"/>
+      <c r="H95" s="8"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B97" s="9"/>
+      <c r="C97" s="9"/>
+      <c r="D97" s="9"/>
+      <c r="E97" s="9"/>
+      <c r="F97" s="9"/>
+      <c r="G97" s="9"/>
+      <c r="H97" s="9"/>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C98" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D98" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="E98" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="F98" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="G98" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="H98" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B99" s="3">
+        <v>30260538000104</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H99" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B100" s="13"/>
+      <c r="C100" s="13"/>
+      <c r="D100" s="13"/>
+      <c r="E100" s="13"/>
+      <c r="F100" s="13"/>
+      <c r="G100" s="13"/>
+      <c r="H100" s="13"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B102" s="14"/>
+      <c r="C102" s="14"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="B103" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="C103" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="17">
+        <v>2.58</v>
+      </c>
+      <c r="B104" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="C104" s="18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B106" s="19"/>
+      <c r="C106" s="19"/>
+      <c r="D106" s="19"/>
+      <c r="E106" s="19"/>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B107" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="C107" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E107" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="22">
+        <v>1303001</v>
+      </c>
+      <c r="B108" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C108" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D108" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="E108" s="22" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="7"/>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B113" s="2"/>
+      <c r="C113" s="2"/>
+      <c r="D113" s="2"/>
+      <c r="E113" s="2"/>
+      <c r="F113" s="2"/>
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+      <c r="I113" s="2"/>
+      <c r="J113" s="2"/>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G114" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H114" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I114" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="J114" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C115" s="3"/>
+      <c r="D115" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G115" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="H115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J115" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" t="s">
+        <v>21</v>
+      </c>
+      <c r="B117" t="s">
+        <v>109</v>
+      </c>
+      <c r="C117" t="s">
+        <v>22</v>
+      </c>
+      <c r="D117" t="s">
+        <v>111</v>
+      </c>
+      <c r="E117" t="s">
+        <v>5</v>
+      </c>
+      <c r="F117" t="s">
         <v>14</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D6" t="s">
+      <c r="G117" t="s">
+        <v>7</v>
+      </c>
+      <c r="H117" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" t="s">
+        <v>18</v>
+      </c>
+      <c r="C118" t="s">
+        <v>24</v>
+      </c>
+      <c r="D118" t="s">
+        <v>112</v>
+      </c>
+      <c r="E118" t="s">
+        <v>26</v>
+      </c>
+      <c r="F118" t="s">
+        <v>79</v>
+      </c>
+      <c r="G118" t="s">
+        <v>8</v>
+      </c>
+      <c r="H118" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
+        <v>28</v>
+      </c>
+      <c r="B119" t="s">
+        <v>47</v>
+      </c>
+      <c r="C119" t="s">
+        <v>29</v>
+      </c>
+      <c r="D119" t="s">
+        <v>47</v>
+      </c>
+      <c r="E119" t="s">
+        <v>30</v>
+      </c>
+      <c r="F119" t="s">
+        <v>113</v>
+      </c>
+      <c r="G119" t="s">
+        <v>32</v>
+      </c>
+      <c r="H119" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>33</v>
+      </c>
+      <c r="B120" t="s">
+        <v>114</v>
+      </c>
+      <c r="C120" t="s">
+        <v>34</v>
+      </c>
+      <c r="D120" t="s">
+        <v>115</v>
+      </c>
+      <c r="E120" t="s">
+        <v>6</v>
+      </c>
+      <c r="F120" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B122" s="8"/>
+      <c r="C122" s="8"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="8"/>
+      <c r="F122" s="8"/>
+      <c r="G122" s="8"/>
+      <c r="H122" s="8"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="B124" s="9"/>
+      <c r="C124" s="9"/>
+      <c r="D124" s="9"/>
+      <c r="E124" s="9"/>
+      <c r="F124" s="9"/>
+      <c r="G124" s="9"/>
+      <c r="H124" s="9"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C125" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="E125" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="F125" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="G125" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="H125" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H126" s="6" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B127" s="13"/>
+      <c r="C127" s="13"/>
+      <c r="D127" s="13"/>
+      <c r="E127" s="13"/>
+      <c r="F127" s="13"/>
+      <c r="G127" s="13"/>
+      <c r="H127" s="13"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="B129" s="14"/>
+      <c r="C129" s="14"/>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="B130" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="C130" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="17">
+        <v>211</v>
+      </c>
+      <c r="B131" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="C131" s="18" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B133" s="19"/>
+      <c r="C133" s="19"/>
+      <c r="D133" s="19"/>
+      <c r="E133" s="19"/>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B134" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="C134" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E134" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="22">
+        <v>5030031</v>
+      </c>
+      <c r="B135" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="C135" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D135" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="E135" s="22" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="B137" s="9"/>
+      <c r="C137" s="9"/>
+      <c r="D137" s="9"/>
+      <c r="E137" s="9"/>
+      <c r="F137" s="9"/>
+      <c r="G137" s="9"/>
+      <c r="H137" s="9"/>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C138" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D138" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="E138" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="F138" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="G138" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="H138" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="H139" s="6" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B140" s="13"/>
+      <c r="C140" s="13"/>
+      <c r="D140" s="13"/>
+      <c r="E140" s="13"/>
+      <c r="F140" s="13"/>
+      <c r="G140" s="13"/>
+      <c r="H140" s="13"/>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B142" s="14"/>
+      <c r="C142" s="14"/>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="B143" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="C143" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="17">
+        <v>126</v>
+      </c>
+      <c r="B144" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="C144" s="18" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="24">
+        <v>158</v>
+      </c>
+      <c r="B145" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C145" s="25" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B147" s="19"/>
+      <c r="C147" s="19"/>
+      <c r="D147" s="19"/>
+      <c r="E147" s="19"/>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B148" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="C148" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D148" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E148" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="22">
+        <v>27030016</v>
+      </c>
+      <c r="B149" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="C149" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="D149" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="E149" s="22" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="26">
+        <v>30040011</v>
+      </c>
+      <c r="B150" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="C150" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="D150" s="27" t="s">
+        <v>139</v>
+      </c>
+      <c r="E150" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="B152" s="9"/>
+      <c r="C152" s="9"/>
+      <c r="D152" s="9"/>
+      <c r="E152" s="9"/>
+      <c r="F152" s="9"/>
+      <c r="G152" s="9"/>
+      <c r="H152" s="9"/>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C153" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D153" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="E153" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="F153" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="G153" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="H153" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H154" s="6" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B155" s="13"/>
+      <c r="C155" s="13"/>
+      <c r="D155" s="13"/>
+      <c r="E155" s="13"/>
+      <c r="F155" s="13"/>
+      <c r="G155" s="13"/>
+      <c r="H155" s="13"/>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="B157" s="14"/>
+      <c r="C157" s="14"/>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="B158" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="C158" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="17">
+        <v>309</v>
+      </c>
+      <c r="B159" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="C159" s="18" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="B161" s="19"/>
+      <c r="C161" s="19"/>
+      <c r="D161" s="19"/>
+      <c r="E161" s="19"/>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B162" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="C162" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D162" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E162" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="22">
+        <v>29040004</v>
+      </c>
+      <c r="B163" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="C163" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D163" s="23" t="s">
+        <v>147</v>
+      </c>
+      <c r="E163" s="22" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="7"/>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B168" s="2"/>
+      <c r="C168" s="2"/>
+      <c r="D168" s="2"/>
+      <c r="E168" s="2"/>
+      <c r="F168" s="2"/>
+      <c r="G168" s="2"/>
+      <c r="H168" s="2"/>
+      <c r="I168" s="2"/>
+      <c r="J168" s="2"/>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E169" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G169" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H169" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I169" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6" t="s">
+      <c r="J169" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C170" s="3"/>
+      <c r="D170" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G170" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6" t="s">
+      <c r="H170" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I170" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="J170" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" t="s">
+        <v>21</v>
+      </c>
+      <c r="B172" t="s">
+        <v>152</v>
+      </c>
+      <c r="C172" t="s">
+        <v>22</v>
+      </c>
+      <c r="D172" t="s">
+        <v>155</v>
+      </c>
+      <c r="E172" t="s">
+        <v>5</v>
+      </c>
+      <c r="F172" t="s">
+        <v>63</v>
+      </c>
+      <c r="G172" t="s">
+        <v>7</v>
+      </c>
+      <c r="H172" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" t="s">
+        <v>54</v>
+      </c>
+      <c r="C173" t="s">
+        <v>24</v>
+      </c>
+      <c r="D173" t="s">
+        <v>156</v>
+      </c>
+      <c r="E173" t="s">
+        <v>26</v>
+      </c>
+      <c r="F173" t="s">
+        <v>58</v>
+      </c>
+      <c r="G173" t="s">
+        <v>8</v>
+      </c>
+      <c r="H173" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" t="s">
+        <v>28</v>
+      </c>
+      <c r="B174" t="s">
+        <v>154</v>
+      </c>
+      <c r="C174" t="s">
+        <v>29</v>
+      </c>
+      <c r="D174" t="s">
+        <v>154</v>
+      </c>
+      <c r="E174" t="s">
+        <v>30</v>
+      </c>
+      <c r="F174" t="s">
+        <v>31</v>
+      </c>
+      <c r="G174" t="s">
+        <v>32</v>
+      </c>
+      <c r="H174" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" t="s">
+        <v>33</v>
+      </c>
+      <c r="B175" t="s">
+        <v>31</v>
+      </c>
+      <c r="C175" t="s">
+        <v>34</v>
+      </c>
+      <c r="D175" t="s">
+        <v>35</v>
+      </c>
+      <c r="E175" t="s">
+        <v>6</v>
+      </c>
+      <c r="F175" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="7"/>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B180" s="2"/>
+      <c r="C180" s="2"/>
+      <c r="D180" s="2"/>
+      <c r="E180" s="2"/>
+      <c r="F180" s="2"/>
+      <c r="G180" s="2"/>
+      <c r="H180" s="2"/>
+      <c r="I180" s="2"/>
+      <c r="J180" s="2"/>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E181" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G181" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H181" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J181" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C182" s="3"/>
+      <c r="D182" s="3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="E182" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I182" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="J182" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" t="s">
+        <v>21</v>
+      </c>
+      <c r="B184" t="s">
+        <v>159</v>
+      </c>
+      <c r="C184" t="s">
+        <v>22</v>
+      </c>
+      <c r="D184" t="s">
+        <v>161</v>
+      </c>
+      <c r="E184" t="s">
+        <v>5</v>
+      </c>
+      <c r="F184" t="s">
+        <v>14</v>
+      </c>
+      <c r="G184" t="s">
+        <v>7</v>
+      </c>
+      <c r="H184" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" t="s">
+        <v>54</v>
+      </c>
+      <c r="C185" t="s">
+        <v>24</v>
+      </c>
+      <c r="D185" t="s">
+        <v>162</v>
+      </c>
+      <c r="E185" t="s">
         <v>26</v>
       </c>
-      <c r="B7">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+      <c r="F185" t="s">
+        <v>58</v>
+      </c>
+      <c r="G185" t="s">
+        <v>8</v>
+      </c>
+      <c r="H185" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" t="s">
+        <v>28</v>
+      </c>
+      <c r="B186" t="s">
+        <v>154</v>
+      </c>
+      <c r="C186" t="s">
+        <v>29</v>
+      </c>
+      <c r="D186" t="s">
+        <v>154</v>
+      </c>
+      <c r="E186" t="s">
+        <v>30</v>
+      </c>
+      <c r="F186" t="s">
+        <v>31</v>
+      </c>
+      <c r="G186" t="s">
+        <v>32</v>
+      </c>
+      <c r="H186" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" t="s">
+        <v>33</v>
+      </c>
+      <c r="B187" t="s">
+        <v>31</v>
+      </c>
+      <c r="C187" t="s">
+        <v>34</v>
+      </c>
+      <c r="D187" t="s">
+        <v>35</v>
+      </c>
+      <c r="E187" t="s">
+        <v>6</v>
+      </c>
+      <c r="F187" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="7"/>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B192" s="2"/>
+      <c r="C192" s="2"/>
+      <c r="D192" s="2"/>
+      <c r="E192" s="2"/>
+      <c r="F192" s="2"/>
+      <c r="G192" s="2"/>
+      <c r="H192" s="2"/>
+      <c r="I192" s="2"/>
+      <c r="J192" s="2"/>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E193" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G193" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H193" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J193" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C194" s="3"/>
+      <c r="D194" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I194" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="J194" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" t="s">
+        <v>21</v>
+      </c>
+      <c r="B196" t="s">
+        <v>159</v>
+      </c>
+      <c r="C196" t="s">
+        <v>22</v>
+      </c>
+      <c r="D196" t="s">
+        <v>167</v>
+      </c>
+      <c r="E196" t="s">
+        <v>5</v>
+      </c>
+      <c r="F196" t="s">
+        <v>63</v>
+      </c>
+      <c r="G196" t="s">
+        <v>7</v>
+      </c>
+      <c r="H196" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" t="s">
+        <v>18</v>
+      </c>
+      <c r="C197" t="s">
+        <v>24</v>
+      </c>
+      <c r="D197" t="s">
+        <v>168</v>
+      </c>
+      <c r="E197" t="s">
+        <v>26</v>
+      </c>
+      <c r="F197" t="s">
         <v>27</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G197" t="s">
+        <v>8</v>
+      </c>
+      <c r="H197" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" t="s">
+        <v>28</v>
+      </c>
+      <c r="B198" t="s">
+        <v>154</v>
+      </c>
+      <c r="C198" t="s">
+        <v>29</v>
+      </c>
+      <c r="D198" t="s">
+        <v>154</v>
+      </c>
+      <c r="E198" t="s">
+        <v>30</v>
+      </c>
+      <c r="F198" t="s">
+        <v>31</v>
+      </c>
+      <c r="G198" t="s">
+        <v>32</v>
+      </c>
+      <c r="H198" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" t="s">
+        <v>33</v>
+      </c>
+      <c r="B199" t="s">
+        <v>31</v>
+      </c>
+      <c r="C199" t="s">
+        <v>34</v>
+      </c>
+      <c r="D199" t="s">
+        <v>35</v>
+      </c>
+      <c r="E199" t="s">
+        <v>6</v>
+      </c>
+      <c r="F199" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="7"/>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B204" s="2"/>
+      <c r="C204" s="2"/>
+      <c r="D204" s="2"/>
+      <c r="E204" s="2"/>
+      <c r="F204" s="2"/>
+      <c r="G204" s="2"/>
+      <c r="H204" s="2"/>
+      <c r="I204" s="2"/>
+      <c r="J204" s="2"/>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E205" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G205" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H205" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J205" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F7" t="s">
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C206" s="3"/>
+      <c r="D206" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G206" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G7" t="s">
-[...2 lines deleted...]
-      <c r="H7" t="s">
+      <c r="H206" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I206" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="J206" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" t="s">
+        <v>21</v>
+      </c>
+      <c r="B208" t="s">
+        <v>152</v>
+      </c>
+      <c r="C208" t="s">
+        <v>22</v>
+      </c>
+      <c r="D208" t="s">
+        <v>167</v>
+      </c>
+      <c r="E208" t="s">
+        <v>5</v>
+      </c>
+      <c r="F208" t="s">
+        <v>63</v>
+      </c>
+      <c r="G208" t="s">
+        <v>7</v>
+      </c>
+      <c r="H208" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" t="s">
+        <v>9</v>
+      </c>
+      <c r="B209" t="s">
+        <v>18</v>
+      </c>
+      <c r="C209" t="s">
+        <v>24</v>
+      </c>
+      <c r="D209" t="s">
+        <v>168</v>
+      </c>
+      <c r="E209" t="s">
+        <v>26</v>
+      </c>
+      <c r="F209" t="s">
+        <v>27</v>
+      </c>
+      <c r="G209" t="s">
+        <v>8</v>
+      </c>
+      <c r="H209" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B210" t="s">
+        <v>154</v>
+      </c>
+      <c r="C210" t="s">
+        <v>29</v>
+      </c>
+      <c r="D210" t="s">
+        <v>154</v>
+      </c>
+      <c r="E210" t="s">
+        <v>30</v>
+      </c>
+      <c r="F210" t="s">
+        <v>31</v>
+      </c>
+      <c r="G210" t="s">
+        <v>32</v>
+      </c>
+      <c r="H210" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" t="s">
+        <v>33</v>
+      </c>
+      <c r="B211" t="s">
+        <v>31</v>
+      </c>
+      <c r="C211" t="s">
+        <v>34</v>
+      </c>
+      <c r="D211" t="s">
+        <v>35</v>
+      </c>
+      <c r="E211" t="s">
+        <v>6</v>
+      </c>
+      <c r="F211" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="7"/>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B216" s="2"/>
+      <c r="C216" s="2"/>
+      <c r="D216" s="2"/>
+      <c r="E216" s="2"/>
+      <c r="F216" s="2"/>
+      <c r="G216" s="2"/>
+      <c r="H216" s="2"/>
+      <c r="I216" s="2"/>
+      <c r="J216" s="2"/>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E217" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G217" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H217" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B8">
-[...5 lines deleted...]
-      <c r="D8" t="s">
+      <c r="I217" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J217" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C218" s="3"/>
+      <c r="D218" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I218" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J218" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" t="s">
+        <v>21</v>
+      </c>
+      <c r="B220" t="s">
+        <v>174</v>
+      </c>
+      <c r="C220" t="s">
+        <v>22</v>
+      </c>
+      <c r="D220" t="s">
+        <v>175</v>
+      </c>
+      <c r="E220" t="s">
+        <v>5</v>
+      </c>
+      <c r="F220" t="s">
+        <v>63</v>
+      </c>
+      <c r="G220" t="s">
+        <v>7</v>
+      </c>
+      <c r="H220" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" t="s">
+        <v>18</v>
+      </c>
+      <c r="C221" t="s">
+        <v>24</v>
+      </c>
+      <c r="D221" t="s">
+        <v>49</v>
+      </c>
+      <c r="E221" t="s">
+        <v>26</v>
+      </c>
+      <c r="F221" t="s">
+        <v>58</v>
+      </c>
+      <c r="G221" t="s">
+        <v>8</v>
+      </c>
+      <c r="H221" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" t="s">
+        <v>28</v>
+      </c>
+      <c r="B222" t="s">
+        <v>19</v>
+      </c>
+      <c r="C222" t="s">
         <v>29</v>
       </c>
-      <c r="E8" t="s">
+      <c r="D222" t="s">
+        <v>19</v>
+      </c>
+      <c r="E222" t="s">
+        <v>30</v>
+      </c>
+      <c r="F222" t="s">
+        <v>31</v>
+      </c>
+      <c r="G222" t="s">
+        <v>32</v>
+      </c>
+      <c r="H222" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" t="s">
+        <v>33</v>
+      </c>
+      <c r="B223" t="s">
+        <v>31</v>
+      </c>
+      <c r="C223" t="s">
+        <v>34</v>
+      </c>
+      <c r="D223" t="s">
+        <v>35</v>
+      </c>
+      <c r="E223" t="s">
+        <v>6</v>
+      </c>
+      <c r="F223" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="7"/>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B228" s="2"/>
+      <c r="C228" s="2"/>
+      <c r="D228" s="2"/>
+      <c r="E228" s="2"/>
+      <c r="F228" s="2"/>
+      <c r="G228" s="2"/>
+      <c r="H228" s="2"/>
+      <c r="I228" s="2"/>
+      <c r="J228" s="2"/>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D229" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E229" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F229" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G229" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H229" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I229" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J229" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F8" t="s">
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C230" s="3"/>
+      <c r="D230" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G230" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G8" t="s">
-[...2 lines deleted...]
-      <c r="H8" t="s">
+      <c r="H230" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I230" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J230" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" t="s">
+        <v>21</v>
+      </c>
+      <c r="B232" t="s">
+        <v>177</v>
+      </c>
+      <c r="C232" t="s">
+        <v>22</v>
+      </c>
+      <c r="D232" t="s">
+        <v>178</v>
+      </c>
+      <c r="E232" t="s">
+        <v>5</v>
+      </c>
+      <c r="F232" t="s">
+        <v>63</v>
+      </c>
+      <c r="G232" t="s">
+        <v>7</v>
+      </c>
+      <c r="H232" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" t="s">
+        <v>18</v>
+      </c>
+      <c r="C233" t="s">
+        <v>24</v>
+      </c>
+      <c r="D233" t="s">
+        <v>49</v>
+      </c>
+      <c r="E233" t="s">
+        <v>26</v>
+      </c>
+      <c r="F233" t="s">
+        <v>58</v>
+      </c>
+      <c r="G233" t="s">
+        <v>8</v>
+      </c>
+      <c r="H233" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" t="s">
+        <v>28</v>
+      </c>
+      <c r="B234" t="s">
+        <v>41</v>
+      </c>
+      <c r="C234" t="s">
+        <v>29</v>
+      </c>
+      <c r="D234" t="s">
+        <v>41</v>
+      </c>
+      <c r="E234" t="s">
         <v>30</v>
       </c>
-      <c r="I8" t="s">
-[...13 lines deleted...]
-      <c r="D9" t="s">
+      <c r="F234" t="s">
+        <v>31</v>
+      </c>
+      <c r="G234" t="s">
         <v>32</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H234" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" t="s">
         <v>33</v>
       </c>
-      <c r="F9" t="s">
+      <c r="B235" t="s">
+        <v>31</v>
+      </c>
+      <c r="C235" t="s">
+        <v>34</v>
+      </c>
+      <c r="D235" t="s">
+        <v>35</v>
+      </c>
+      <c r="E235" t="s">
+        <v>6</v>
+      </c>
+      <c r="F235" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="7"/>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B240" s="2"/>
+      <c r="C240" s="2"/>
+      <c r="D240" s="2"/>
+      <c r="E240" s="2"/>
+      <c r="F240" s="2"/>
+      <c r="G240" s="2"/>
+      <c r="H240" s="2"/>
+      <c r="I240" s="2"/>
+      <c r="J240" s="2"/>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C241" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D241" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F241" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G241" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H241" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J241" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C242" s="3"/>
+      <c r="D242" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F242" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I242" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J242" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" t="s">
+        <v>21</v>
+      </c>
+      <c r="B244" t="s">
+        <v>181</v>
+      </c>
+      <c r="C244" t="s">
+        <v>22</v>
+      </c>
+      <c r="D244" t="s">
+        <v>184</v>
+      </c>
+      <c r="E244" t="s">
+        <v>5</v>
+      </c>
+      <c r="F244" t="s">
+        <v>182</v>
+      </c>
+      <c r="G244" t="s">
+        <v>7</v>
+      </c>
+      <c r="H244" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" t="s">
+        <v>18</v>
+      </c>
+      <c r="C245" t="s">
+        <v>24</v>
+      </c>
+      <c r="D245" t="s">
+        <v>185</v>
+      </c>
+      <c r="E245" t="s">
+        <v>26</v>
+      </c>
+      <c r="F245" t="s">
+        <v>58</v>
+      </c>
+      <c r="G245" t="s">
+        <v>8</v>
+      </c>
+      <c r="H245" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" t="s">
+        <v>28</v>
+      </c>
+      <c r="B246" t="s">
+        <v>19</v>
+      </c>
+      <c r="C246" t="s">
+        <v>29</v>
+      </c>
+      <c r="D246" t="s">
+        <v>19</v>
+      </c>
+      <c r="E246" t="s">
+        <v>30</v>
+      </c>
+      <c r="F246" t="s">
+        <v>31</v>
+      </c>
+      <c r="G246" t="s">
+        <v>32</v>
+      </c>
+      <c r="H246" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" t="s">
+        <v>33</v>
+      </c>
+      <c r="B247" t="s">
+        <v>31</v>
+      </c>
+      <c r="C247" t="s">
+        <v>34</v>
+      </c>
+      <c r="D247" t="s">
+        <v>35</v>
+      </c>
+      <c r="E247" t="s">
+        <v>6</v>
+      </c>
+      <c r="F247" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="7"/>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B252" s="2"/>
+      <c r="C252" s="2"/>
+      <c r="D252" s="2"/>
+      <c r="E252" s="2"/>
+      <c r="F252" s="2"/>
+      <c r="G252" s="2"/>
+      <c r="H252" s="2"/>
+      <c r="I252" s="2"/>
+      <c r="J252" s="2"/>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B253" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C253" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E253" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F253" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G253" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H253" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J253" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C254" s="3"/>
+      <c r="D254" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I254" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J254" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" t="s">
+        <v>21</v>
+      </c>
+      <c r="B256" t="s">
+        <v>187</v>
+      </c>
+      <c r="C256" t="s">
+        <v>22</v>
+      </c>
+      <c r="D256" t="s">
+        <v>189</v>
+      </c>
+      <c r="E256" t="s">
+        <v>5</v>
+      </c>
+      <c r="F256" t="s">
+        <v>182</v>
+      </c>
+      <c r="G256" t="s">
+        <v>7</v>
+      </c>
+      <c r="H256" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" t="s">
+        <v>9</v>
+      </c>
+      <c r="B257" t="s">
+        <v>18</v>
+      </c>
+      <c r="C257" t="s">
+        <v>24</v>
+      </c>
+      <c r="D257" t="s">
+        <v>185</v>
+      </c>
+      <c r="E257" t="s">
+        <v>26</v>
+      </c>
+      <c r="F257" t="s">
+        <v>58</v>
+      </c>
+      <c r="G257" t="s">
+        <v>8</v>
+      </c>
+      <c r="H257" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" t="s">
+        <v>28</v>
+      </c>
+      <c r="B258" t="s">
+        <v>41</v>
+      </c>
+      <c r="C258" t="s">
+        <v>29</v>
+      </c>
+      <c r="D258" t="s">
+        <v>41</v>
+      </c>
+      <c r="E258" t="s">
+        <v>30</v>
+      </c>
+      <c r="F258" t="s">
+        <v>31</v>
+      </c>
+      <c r="G258" t="s">
+        <v>32</v>
+      </c>
+      <c r="H258" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" t="s">
+        <v>33</v>
+      </c>
+      <c r="B259" t="s">
+        <v>31</v>
+      </c>
+      <c r="C259" t="s">
+        <v>34</v>
+      </c>
+      <c r="D259" t="s">
+        <v>35</v>
+      </c>
+      <c r="E259" t="s">
+        <v>6</v>
+      </c>
+      <c r="F259" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="7"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B264" s="2"/>
+      <c r="C264" s="2"/>
+      <c r="D264" s="2"/>
+      <c r="E264" s="2"/>
+      <c r="F264" s="2"/>
+      <c r="G264" s="2"/>
+      <c r="H264" s="2"/>
+      <c r="I264" s="2"/>
+      <c r="J264" s="2"/>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B265" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C265" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D265" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E265" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F265" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G265" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H265" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I265" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J265" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C266" s="3"/>
+      <c r="D266" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F266" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G266" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G9" t="s">
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="H266" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I266" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J266" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" t="s">
+        <v>21</v>
+      </c>
+      <c r="B268" t="s">
+        <v>192</v>
+      </c>
+      <c r="C268" t="s">
+        <v>22</v>
+      </c>
+      <c r="D268" t="s">
+        <v>194</v>
+      </c>
+      <c r="E268" t="s">
+        <v>5</v>
+      </c>
+      <c r="F268" t="s">
+        <v>14</v>
+      </c>
+      <c r="G268" t="s">
+        <v>7</v>
+      </c>
+      <c r="H268" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" t="s">
+        <v>54</v>
+      </c>
+      <c r="C269" t="s">
+        <v>24</v>
+      </c>
+      <c r="D269" t="s">
+        <v>195</v>
+      </c>
+      <c r="E269" t="s">
+        <v>26</v>
+      </c>
+      <c r="F269" t="s">
+        <v>58</v>
+      </c>
+      <c r="G269" t="s">
+        <v>8</v>
+      </c>
+      <c r="H269" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" t="s">
+        <v>28</v>
+      </c>
+      <c r="B270" t="s">
+        <v>41</v>
+      </c>
+      <c r="C270" t="s">
+        <v>29</v>
+      </c>
+      <c r="D270" t="s">
+        <v>41</v>
+      </c>
+      <c r="E270" t="s">
+        <v>30</v>
+      </c>
+      <c r="F270" t="s">
+        <v>31</v>
+      </c>
+      <c r="G270" t="s">
+        <v>32</v>
+      </c>
+      <c r="H270" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" t="s">
+        <v>33</v>
+      </c>
+      <c r="B271" t="s">
+        <v>31</v>
+      </c>
+      <c r="C271" t="s">
+        <v>34</v>
+      </c>
+      <c r="D271" t="s">
+        <v>35</v>
+      </c>
+      <c r="E271" t="s">
+        <v>6</v>
+      </c>
+      <c r="F271" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="7"/>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="B276" s="2"/>
+      <c r="C276" s="2"/>
+      <c r="D276" s="2"/>
+      <c r="E276" s="2"/>
+      <c r="F276" s="2"/>
+      <c r="G276" s="2"/>
+      <c r="H276" s="2"/>
+      <c r="I276" s="2"/>
+      <c r="J276" s="2"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B277" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C277" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D277" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E277" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F277" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G277" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H277" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I277" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J277" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C278" s="3"/>
+      <c r="D278" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G278" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H278" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I9" t="s">
+      <c r="I278" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="J278" s="6" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" t="s">
+        <v>21</v>
+      </c>
+      <c r="B280" t="s">
+        <v>199</v>
+      </c>
+      <c r="C280" t="s">
+        <v>22</v>
+      </c>
+      <c r="D280" t="s">
+        <v>203</v>
+      </c>
+      <c r="E280" t="s">
+        <v>5</v>
+      </c>
+      <c r="F280" t="s">
+        <v>200</v>
+      </c>
+      <c r="G280" t="s">
+        <v>7</v>
+      </c>
+      <c r="H280" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" t="s">
+        <v>9</v>
+      </c>
+      <c r="B281" t="s">
+        <v>18</v>
+      </c>
+      <c r="C281" t="s">
+        <v>24</v>
+      </c>
+      <c r="D281" t="s">
+        <v>185</v>
+      </c>
+      <c r="E281" t="s">
+        <v>26</v>
+      </c>
+      <c r="F281" t="s">
+        <v>58</v>
+      </c>
+      <c r="G281" t="s">
+        <v>8</v>
+      </c>
+      <c r="H281" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" t="s">
+        <v>28</v>
+      </c>
+      <c r="B282" t="s">
+        <v>202</v>
+      </c>
+      <c r="C282" t="s">
+        <v>29</v>
+      </c>
+      <c r="D282" t="s">
+        <v>202</v>
+      </c>
+      <c r="E282" t="s">
+        <v>30</v>
+      </c>
+      <c r="F282" t="s">
+        <v>31</v>
+      </c>
+      <c r="G282" t="s">
+        <v>32</v>
+      </c>
+      <c r="H282" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" t="s">
+        <v>33</v>
+      </c>
+      <c r="B283" t="s">
+        <v>31</v>
+      </c>
+      <c r="C283" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="D283" t="s">
         <v>35</v>
       </c>
-      <c r="B10">
-[...11 lines deleted...]
-      <c r="F10" t="s">
+      <c r="E283" t="s">
+        <v>6</v>
+      </c>
+      <c r="F283" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="7"/>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="B288" s="2"/>
+      <c r="C288" s="2"/>
+      <c r="D288" s="2"/>
+      <c r="E288" s="2"/>
+      <c r="F288" s="2"/>
+      <c r="G288" s="2"/>
+      <c r="H288" s="2"/>
+      <c r="I288" s="2"/>
+      <c r="J288" s="2"/>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B289" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E289" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F289" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G289" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H289" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I289" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J289" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C290" s="3"/>
+      <c r="D290" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F290" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G290" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I290" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="J290" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" t="s">
+        <v>21</v>
+      </c>
+      <c r="B292" t="s">
+        <v>206</v>
+      </c>
+      <c r="C292" t="s">
+        <v>22</v>
+      </c>
+      <c r="D292" t="s">
+        <v>208</v>
+      </c>
+      <c r="E292" t="s">
+        <v>5</v>
+      </c>
+      <c r="F292" t="s">
+        <v>200</v>
+      </c>
+      <c r="G292" t="s">
+        <v>7</v>
+      </c>
+      <c r="H292" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" t="s">
+        <v>9</v>
+      </c>
+      <c r="B293" t="s">
+        <v>18</v>
+      </c>
+      <c r="C293" t="s">
+        <v>24</v>
+      </c>
+      <c r="D293" t="s">
+        <v>185</v>
+      </c>
+      <c r="E293" t="s">
+        <v>26</v>
+      </c>
+      <c r="F293" t="s">
+        <v>58</v>
+      </c>
+      <c r="G293" t="s">
+        <v>8</v>
+      </c>
+      <c r="H293" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" t="s">
+        <v>28</v>
+      </c>
+      <c r="B294" t="s">
+        <v>207</v>
+      </c>
+      <c r="C294" t="s">
+        <v>29</v>
+      </c>
+      <c r="D294" t="s">
+        <v>207</v>
+      </c>
+      <c r="E294" t="s">
+        <v>30</v>
+      </c>
+      <c r="F294" t="s">
+        <v>31</v>
+      </c>
+      <c r="G294" t="s">
+        <v>32</v>
+      </c>
+      <c r="H294" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" t="s">
+        <v>33</v>
+      </c>
+      <c r="B295" t="s">
+        <v>31</v>
+      </c>
+      <c r="C295" t="s">
+        <v>34</v>
+      </c>
+      <c r="D295" t="s">
+        <v>35</v>
+      </c>
+      <c r="E295" t="s">
+        <v>6</v>
+      </c>
+      <c r="F295" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="7"/>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="B300" s="2"/>
+      <c r="C300" s="2"/>
+      <c r="D300" s="2"/>
+      <c r="E300" s="2"/>
+      <c r="F300" s="2"/>
+      <c r="G300" s="2"/>
+      <c r="H300" s="2"/>
+      <c r="I300" s="2"/>
+      <c r="J300" s="2"/>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B301" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C301" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D301" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E301" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F301" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G301" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H301" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I301" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J301" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C302" s="3"/>
+      <c r="D302" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I302" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="J302" s="6" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" t="s">
+        <v>21</v>
+      </c>
+      <c r="B304" t="s">
+        <v>211</v>
+      </c>
+      <c r="C304" t="s">
+        <v>22</v>
+      </c>
+      <c r="D304" t="s">
+        <v>213</v>
+      </c>
+      <c r="E304" t="s">
+        <v>5</v>
+      </c>
+      <c r="F304" t="s">
+        <v>200</v>
+      </c>
+      <c r="G304" t="s">
+        <v>7</v>
+      </c>
+      <c r="H304" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" t="s">
+        <v>9</v>
+      </c>
+      <c r="B305" t="s">
+        <v>18</v>
+      </c>
+      <c r="C305" t="s">
+        <v>24</v>
+      </c>
+      <c r="D305" t="s">
+        <v>185</v>
+      </c>
+      <c r="E305" t="s">
+        <v>26</v>
+      </c>
+      <c r="F305" t="s">
+        <v>58</v>
+      </c>
+      <c r="G305" t="s">
+        <v>8</v>
+      </c>
+      <c r="H305" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" t="s">
+        <v>28</v>
+      </c>
+      <c r="B306" t="s">
+        <v>212</v>
+      </c>
+      <c r="C306" t="s">
+        <v>29</v>
+      </c>
+      <c r="D306" t="s">
+        <v>212</v>
+      </c>
+      <c r="E306" t="s">
+        <v>30</v>
+      </c>
+      <c r="F306" t="s">
+        <v>31</v>
+      </c>
+      <c r="G306" t="s">
+        <v>32</v>
+      </c>
+      <c r="H306" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" t="s">
+        <v>33</v>
+      </c>
+      <c r="B307" t="s">
+        <v>31</v>
+      </c>
+      <c r="C307" t="s">
+        <v>34</v>
+      </c>
+      <c r="D307" t="s">
+        <v>35</v>
+      </c>
+      <c r="E307" t="s">
+        <v>6</v>
+      </c>
+      <c r="F307" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="7"/>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B312" s="2"/>
+      <c r="C312" s="2"/>
+      <c r="D312" s="2"/>
+      <c r="E312" s="2"/>
+      <c r="F312" s="2"/>
+      <c r="G312" s="2"/>
+      <c r="H312" s="2"/>
+      <c r="I312" s="2"/>
+      <c r="J312" s="2"/>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B313" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C313" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D313" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E313" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F313" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G313" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H313" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I313" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J313" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B314" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C314" s="3"/>
+      <c r="D314" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F314" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G314" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H314" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I314" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="J314" s="6" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" t="s">
+        <v>21</v>
+      </c>
+      <c r="B316" t="s">
+        <v>215</v>
+      </c>
+      <c r="C316" t="s">
+        <v>22</v>
+      </c>
+      <c r="D316" t="s">
+        <v>213</v>
+      </c>
+      <c r="E316" t="s">
+        <v>5</v>
+      </c>
+      <c r="F316" t="s">
+        <v>200</v>
+      </c>
+      <c r="G316" t="s">
+        <v>7</v>
+      </c>
+      <c r="H316" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" t="s">
+        <v>9</v>
+      </c>
+      <c r="B317" t="s">
+        <v>18</v>
+      </c>
+      <c r="C317" t="s">
+        <v>24</v>
+      </c>
+      <c r="D317" t="s">
+        <v>185</v>
+      </c>
+      <c r="E317" t="s">
+        <v>26</v>
+      </c>
+      <c r="F317" t="s">
+        <v>58</v>
+      </c>
+      <c r="G317" t="s">
+        <v>8</v>
+      </c>
+      <c r="H317" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" t="s">
+        <v>28</v>
+      </c>
+      <c r="B318" t="s">
+        <v>216</v>
+      </c>
+      <c r="C318" t="s">
+        <v>29</v>
+      </c>
+      <c r="D318" t="s">
+        <v>216</v>
+      </c>
+      <c r="E318" t="s">
+        <v>30</v>
+      </c>
+      <c r="F318" t="s">
+        <v>31</v>
+      </c>
+      <c r="G318" t="s">
+        <v>32</v>
+      </c>
+      <c r="H318" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" t="s">
+        <v>33</v>
+      </c>
+      <c r="B319" t="s">
+        <v>31</v>
+      </c>
+      <c r="C319" t="s">
+        <v>34</v>
+      </c>
+      <c r="D319" t="s">
+        <v>35</v>
+      </c>
+      <c r="E319" t="s">
+        <v>6</v>
+      </c>
+      <c r="F319" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="7"/>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B324" s="2"/>
+      <c r="C324" s="2"/>
+      <c r="D324" s="2"/>
+      <c r="E324" s="2"/>
+      <c r="F324" s="2"/>
+      <c r="G324" s="2"/>
+      <c r="H324" s="2"/>
+      <c r="I324" s="2"/>
+      <c r="J324" s="2"/>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B325" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C325" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D325" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E325" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F325" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G325" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H325" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J325" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B326" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C326" s="3"/>
+      <c r="D326" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E326" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F326" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G326" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H326" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I326" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="J326" s="6" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" t="s">
+        <v>21</v>
+      </c>
+      <c r="B328" t="s">
+        <v>218</v>
+      </c>
+      <c r="C328" t="s">
         <v>22</v>
       </c>
-      <c r="H10" t="s">
-[...4 lines deleted...]
-      <c r="A11" t="s">
+      <c r="D328" t="s">
+        <v>221</v>
+      </c>
+      <c r="E328" t="s">
+        <v>5</v>
+      </c>
+      <c r="F328" t="s">
+        <v>14</v>
+      </c>
+      <c r="G328" t="s">
+        <v>7</v>
+      </c>
+      <c r="H328" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" t="s">
+        <v>9</v>
+      </c>
+      <c r="B329" t="s">
+        <v>54</v>
+      </c>
+      <c r="C329" t="s">
+        <v>24</v>
+      </c>
+      <c r="D329" t="s">
+        <v>222</v>
+      </c>
+      <c r="E329" t="s">
+        <v>26</v>
+      </c>
+      <c r="F329" t="s">
+        <v>58</v>
+      </c>
+      <c r="G329" t="s">
+        <v>8</v>
+      </c>
+      <c r="H329" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" t="s">
+        <v>28</v>
+      </c>
+      <c r="B330" t="s">
+        <v>220</v>
+      </c>
+      <c r="C330" t="s">
+        <v>29</v>
+      </c>
+      <c r="D330" t="s">
+        <v>220</v>
+      </c>
+      <c r="E330" t="s">
+        <v>30</v>
+      </c>
+      <c r="F330" t="s">
+        <v>31</v>
+      </c>
+      <c r="G330" t="s">
+        <v>32</v>
+      </c>
+      <c r="H330" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" t="s">
+        <v>33</v>
+      </c>
+      <c r="B331" t="s">
+        <v>31</v>
+      </c>
+      <c r="C331" t="s">
+        <v>34</v>
+      </c>
+      <c r="D331" t="s">
+        <v>35</v>
+      </c>
+      <c r="E331" t="s">
+        <v>6</v>
+      </c>
+      <c r="F331" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="7"/>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B336" s="2"/>
+      <c r="C336" s="2"/>
+      <c r="D336" s="2"/>
+      <c r="E336" s="2"/>
+      <c r="F336" s="2"/>
+      <c r="G336" s="2"/>
+      <c r="H336" s="2"/>
+      <c r="I336" s="2"/>
+      <c r="J336" s="2"/>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B337" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C337" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D337" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E337" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F337" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G337" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H337" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I337" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J337" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C338" s="3"/>
+      <c r="D338" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G338" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H338" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I338" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="J338" s="6" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" t="s">
+        <v>21</v>
+      </c>
+      <c r="B340" t="s">
+        <v>224</v>
+      </c>
+      <c r="C340" t="s">
+        <v>22</v>
+      </c>
+      <c r="D340" t="s">
+        <v>226</v>
+      </c>
+      <c r="E340" t="s">
+        <v>5</v>
+      </c>
+      <c r="F340" t="s">
+        <v>200</v>
+      </c>
+      <c r="G340" t="s">
+        <v>7</v>
+      </c>
+      <c r="H340" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" t="s">
+        <v>9</v>
+      </c>
+      <c r="B341" t="s">
+        <v>18</v>
+      </c>
+      <c r="C341" t="s">
+        <v>24</v>
+      </c>
+      <c r="D341" t="s">
+        <v>185</v>
+      </c>
+      <c r="E341" t="s">
+        <v>26</v>
+      </c>
+      <c r="F341" t="s">
+        <v>58</v>
+      </c>
+      <c r="G341" t="s">
+        <v>8</v>
+      </c>
+      <c r="H341" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" t="s">
+        <v>28</v>
+      </c>
+      <c r="B342" t="s">
+        <v>225</v>
+      </c>
+      <c r="C342" t="s">
+        <v>29</v>
+      </c>
+      <c r="D342" t="s">
+        <v>225</v>
+      </c>
+      <c r="E342" t="s">
+        <v>30</v>
+      </c>
+      <c r="F342" t="s">
+        <v>31</v>
+      </c>
+      <c r="G342" t="s">
+        <v>32</v>
+      </c>
+      <c r="H342" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" t="s">
+        <v>33</v>
+      </c>
+      <c r="B343" t="s">
+        <v>31</v>
+      </c>
+      <c r="C343" t="s">
+        <v>34</v>
+      </c>
+      <c r="D343" t="s">
+        <v>35</v>
+      </c>
+      <c r="E343" t="s">
+        <v>6</v>
+      </c>
+      <c r="F343" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="7"/>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="B348" s="2"/>
+      <c r="C348" s="2"/>
+      <c r="D348" s="2"/>
+      <c r="E348" s="2"/>
+      <c r="F348" s="2"/>
+      <c r="G348" s="2"/>
+      <c r="H348" s="2"/>
+      <c r="I348" s="2"/>
+      <c r="J348" s="2"/>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B349" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C349" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D349" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E349" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F349" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G349" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H349" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I349" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J349" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C350" s="3"/>
+      <c r="D350" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E350" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F350" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G350" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H350" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I350" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B11">
-[...8 lines deleted...]
-      <c r="E11" t="s">
+      <c r="J350" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" t="s">
+        <v>21</v>
+      </c>
+      <c r="B352" t="s">
+        <v>228</v>
+      </c>
+      <c r="C352" t="s">
+        <v>22</v>
+      </c>
+      <c r="D352" t="s">
+        <v>229</v>
+      </c>
+      <c r="E352" t="s">
+        <v>5</v>
+      </c>
+      <c r="F352" t="s">
+        <v>182</v>
+      </c>
+      <c r="G352" t="s">
+        <v>7</v>
+      </c>
+      <c r="H352" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" t="s">
+        <v>9</v>
+      </c>
+      <c r="B353" t="s">
+        <v>18</v>
+      </c>
+      <c r="C353" t="s">
+        <v>24</v>
+      </c>
+      <c r="D353" t="s">
+        <v>185</v>
+      </c>
+      <c r="E353" t="s">
+        <v>26</v>
+      </c>
+      <c r="F353" t="s">
+        <v>58</v>
+      </c>
+      <c r="G353" t="s">
+        <v>8</v>
+      </c>
+      <c r="H353" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" t="s">
+        <v>28</v>
+      </c>
+      <c r="B354" t="s">
+        <v>19</v>
+      </c>
+      <c r="C354" t="s">
+        <v>29</v>
+      </c>
+      <c r="D354" t="s">
+        <v>19</v>
+      </c>
+      <c r="E354" t="s">
+        <v>30</v>
+      </c>
+      <c r="F354" t="s">
+        <v>31</v>
+      </c>
+      <c r="G354" t="s">
+        <v>32</v>
+      </c>
+      <c r="H354" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" t="s">
+        <v>33</v>
+      </c>
+      <c r="B355" t="s">
+        <v>31</v>
+      </c>
+      <c r="C355" t="s">
+        <v>34</v>
+      </c>
+      <c r="D355" t="s">
+        <v>35</v>
+      </c>
+      <c r="E355" t="s">
+        <v>6</v>
+      </c>
+      <c r="F355" t="s">
         <v>40</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="7"/>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B360" s="2"/>
+      <c r="C360" s="2"/>
+      <c r="D360" s="2"/>
+      <c r="E360" s="2"/>
+      <c r="F360" s="2"/>
+      <c r="G360" s="2"/>
+      <c r="H360" s="2"/>
+      <c r="I360" s="2"/>
+      <c r="J360" s="2"/>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B361" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C361" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D361" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E361" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F361" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G361" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H361" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J361" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B362" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C362" s="3"/>
+      <c r="D362" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E362" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F362" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G362" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H362" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I362" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="J362" s="6" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" t="s">
+        <v>21</v>
+      </c>
+      <c r="B364" t="s">
+        <v>231</v>
+      </c>
+      <c r="C364" t="s">
         <v>22</v>
       </c>
-      <c r="H11" t="s">
-[...56 lines deleted...]
-      <c r="A14" t="s">
+      <c r="D364" t="s">
+        <v>234</v>
+      </c>
+      <c r="E364" t="s">
+        <v>5</v>
+      </c>
+      <c r="F364" t="s">
+        <v>182</v>
+      </c>
+      <c r="G364" t="s">
+        <v>7</v>
+      </c>
+      <c r="H364" t="s">
         <v>46</v>
       </c>
-      <c r="B14">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" t="s">
+        <v>9</v>
+      </c>
+      <c r="B365" t="s">
+        <v>18</v>
+      </c>
+      <c r="C365" t="s">
+        <v>24</v>
+      </c>
+      <c r="D365" t="s">
+        <v>185</v>
+      </c>
+      <c r="E365" t="s">
+        <v>26</v>
+      </c>
+      <c r="F365" t="s">
+        <v>58</v>
+      </c>
+      <c r="G365" t="s">
+        <v>8</v>
+      </c>
+      <c r="H365" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" t="s">
+        <v>28</v>
+      </c>
+      <c r="B366" t="s">
+        <v>233</v>
+      </c>
+      <c r="C366" t="s">
+        <v>29</v>
+      </c>
+      <c r="D366" t="s">
+        <v>233</v>
+      </c>
+      <c r="E366" t="s">
+        <v>30</v>
+      </c>
+      <c r="F366" t="s">
+        <v>31</v>
+      </c>
+      <c r="G366" t="s">
+        <v>32</v>
+      </c>
+      <c r="H366" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" t="s">
+        <v>33</v>
+      </c>
+      <c r="B367" t="s">
+        <v>31</v>
+      </c>
+      <c r="C367" t="s">
+        <v>34</v>
+      </c>
+      <c r="D367" t="s">
+        <v>35</v>
+      </c>
+      <c r="E367" t="s">
+        <v>6</v>
+      </c>
+      <c r="F367" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="7"/>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B372" s="2"/>
+      <c r="C372" s="2"/>
+      <c r="D372" s="2"/>
+      <c r="E372" s="2"/>
+      <c r="F372" s="2"/>
+      <c r="G372" s="2"/>
+      <c r="H372" s="2"/>
+      <c r="I372" s="2"/>
+      <c r="J372" s="2"/>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B373" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C373" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D373" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E373" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F373" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G373" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H373" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I373" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E14" t="s">
-[...8 lines deleted...]
-      <c r="H14" t="s">
+      <c r="J373" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B374" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C374" s="3"/>
+      <c r="D374" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E374" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F374" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G374" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H374" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I374" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J374" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" t="s">
+        <v>21</v>
+      </c>
+      <c r="B376" t="s">
+        <v>236</v>
+      </c>
+      <c r="C376" t="s">
+        <v>22</v>
+      </c>
+      <c r="D376" t="s">
+        <v>237</v>
+      </c>
+      <c r="E376" t="s">
+        <v>5</v>
+      </c>
+      <c r="F376" t="s">
+        <v>182</v>
+      </c>
+      <c r="G376" t="s">
+        <v>7</v>
+      </c>
+      <c r="H376" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" t="s">
+        <v>9</v>
+      </c>
+      <c r="B377" t="s">
+        <v>18</v>
+      </c>
+      <c r="C377" t="s">
+        <v>24</v>
+      </c>
+      <c r="D377" t="s">
+        <v>185</v>
+      </c>
+      <c r="E377" t="s">
+        <v>26</v>
+      </c>
+      <c r="F377" t="s">
+        <v>58</v>
+      </c>
+      <c r="G377" t="s">
+        <v>8</v>
+      </c>
+      <c r="H377" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" t="s">
         <v>28</v>
       </c>
-      <c r="I14" t="s">
+      <c r="B378" t="s">
+        <v>19</v>
+      </c>
+      <c r="C378" t="s">
+        <v>29</v>
+      </c>
+      <c r="D378" t="s">
+        <v>19</v>
+      </c>
+      <c r="E378" t="s">
+        <v>30</v>
+      </c>
+      <c r="F378" t="s">
+        <v>31</v>
+      </c>
+      <c r="G378" t="s">
+        <v>32</v>
+      </c>
+      <c r="H378" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" t="s">
+        <v>33</v>
+      </c>
+      <c r="B379" t="s">
+        <v>31</v>
+      </c>
+      <c r="C379" t="s">
+        <v>34</v>
+      </c>
+      <c r="D379" t="s">
+        <v>35</v>
+      </c>
+      <c r="E379" t="s">
+        <v>6</v>
+      </c>
+      <c r="F379" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" s="7"/>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B384" s="2"/>
+      <c r="C384" s="2"/>
+      <c r="D384" s="2"/>
+      <c r="E384" s="2"/>
+      <c r="F384" s="2"/>
+      <c r="G384" s="2"/>
+      <c r="H384" s="2"/>
+      <c r="I384" s="2"/>
+      <c r="J384" s="2"/>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B385" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C385" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D385" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E385" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F385" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G385" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H385" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I385" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J385" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B386" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="C386" s="3"/>
+      <c r="D386" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E386" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F386" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G386" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H386" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I386" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="J386" s="6" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" t="s">
+        <v>21</v>
+      </c>
+      <c r="B388" t="s">
+        <v>240</v>
+      </c>
+      <c r="C388" t="s">
+        <v>22</v>
+      </c>
+      <c r="D388" t="s">
+        <v>243</v>
+      </c>
+      <c r="E388" t="s">
+        <v>5</v>
+      </c>
+      <c r="F388" t="s">
+        <v>241</v>
+      </c>
+      <c r="G388" t="s">
+        <v>7</v>
+      </c>
+      <c r="H388" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" t="s">
+        <v>9</v>
+      </c>
+      <c r="B389" t="s">
+        <v>18</v>
+      </c>
+      <c r="C389" t="s">
+        <v>24</v>
+      </c>
+      <c r="D389" t="s">
+        <v>185</v>
+      </c>
+      <c r="E389" t="s">
+        <v>26</v>
+      </c>
+      <c r="F389" t="s">
+        <v>58</v>
+      </c>
+      <c r="G389" t="s">
+        <v>8</v>
+      </c>
+      <c r="H389" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" t="s">
         <v>28</v>
       </c>
-    </row>
-[...397 lines deleted...]
-        <v>70</v>
+      <c r="B390" t="s">
+        <v>242</v>
+      </c>
+      <c r="C390" t="s">
+        <v>29</v>
+      </c>
+      <c r="D390" t="s">
+        <v>242</v>
+      </c>
+      <c r="E390" t="s">
+        <v>30</v>
+      </c>
+      <c r="F390" t="s">
+        <v>31</v>
+      </c>
+      <c r="G390" t="s">
+        <v>32</v>
+      </c>
+      <c r="H390" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" t="s">
+        <v>33</v>
+      </c>
+      <c r="B391" t="s">
+        <v>31</v>
+      </c>
+      <c r="C391" t="s">
+        <v>34</v>
+      </c>
+      <c r="D391" t="s">
+        <v>35</v>
+      </c>
+      <c r="E391" t="s">
+        <v>6</v>
+      </c>
+      <c r="F391" t="s">
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="A26:J26"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="A38:J38"/>
+    <mergeCell ref="F45:H45"/>
+    <mergeCell ref="A50:J50"/>
+    <mergeCell ref="F57:H57"/>
+    <mergeCell ref="A62:J62"/>
+    <mergeCell ref="F69:H69"/>
+    <mergeCell ref="A74:J74"/>
+    <mergeCell ref="F81:H81"/>
+    <mergeCell ref="A86:J86"/>
+    <mergeCell ref="F93:H93"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A97:H97"/>
+    <mergeCell ref="A100:H100"/>
+    <mergeCell ref="A102:C102"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A113:J113"/>
+    <mergeCell ref="F120:H120"/>
+    <mergeCell ref="A122:H122"/>
+    <mergeCell ref="A124:H124"/>
+    <mergeCell ref="A127:H127"/>
+    <mergeCell ref="A129:C129"/>
+    <mergeCell ref="A133:E133"/>
+    <mergeCell ref="A137:H137"/>
+    <mergeCell ref="A140:H140"/>
+    <mergeCell ref="A142:C142"/>
+    <mergeCell ref="A147:E147"/>
+    <mergeCell ref="A152:H152"/>
+    <mergeCell ref="A155:H155"/>
+    <mergeCell ref="A157:C157"/>
+    <mergeCell ref="A161:E161"/>
+    <mergeCell ref="A168:J168"/>
+    <mergeCell ref="F175:H175"/>
+    <mergeCell ref="A180:J180"/>
+    <mergeCell ref="F187:H187"/>
+    <mergeCell ref="A192:J192"/>
+    <mergeCell ref="F199:H199"/>
+    <mergeCell ref="A204:J204"/>
+    <mergeCell ref="F211:H211"/>
+    <mergeCell ref="A216:J216"/>
+    <mergeCell ref="F223:H223"/>
+    <mergeCell ref="A228:J228"/>
+    <mergeCell ref="F235:H235"/>
+    <mergeCell ref="A240:J240"/>
+    <mergeCell ref="F247:H247"/>
+    <mergeCell ref="A252:J252"/>
+    <mergeCell ref="F259:H259"/>
+    <mergeCell ref="A264:J264"/>
+    <mergeCell ref="F271:H271"/>
+    <mergeCell ref="A276:J276"/>
+    <mergeCell ref="F283:H283"/>
+    <mergeCell ref="A288:J288"/>
+    <mergeCell ref="F295:H295"/>
+    <mergeCell ref="A300:J300"/>
+    <mergeCell ref="F307:H307"/>
+    <mergeCell ref="A312:J312"/>
+    <mergeCell ref="F319:H319"/>
+    <mergeCell ref="A324:J324"/>
+    <mergeCell ref="F331:H331"/>
+    <mergeCell ref="A336:J336"/>
+    <mergeCell ref="F343:H343"/>
+    <mergeCell ref="A348:J348"/>
+    <mergeCell ref="F355:H355"/>
+    <mergeCell ref="A360:J360"/>
+    <mergeCell ref="F367:H367"/>
+    <mergeCell ref="A372:J372"/>
+    <mergeCell ref="F379:H379"/>
+    <mergeCell ref="A384:J384"/>
+    <mergeCell ref="F391:H391"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>