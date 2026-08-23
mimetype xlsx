--- v2 (2026-07-31)
+++ v3 (2026-08-23)
@@ -12,98 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► ANTôNIO PEREIRA — Nº 6105/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Vl. Previsto</t>
   </si>
   <si>
     <t>Vl. Repassado</t>
   </si>
   <si>
     <t>Antônio Pereira</t>
   </si>
   <si>
     <t>6105/2026</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
-    <t>Custeio - Qualificação da Atenção Ambulatotial e Hospitalar</t>
+    <t>Execução de Emenda Parlamentar para custeio das ações de assistência à saúde no Município de Cidelândia/MA, visando qual...</t>
   </si>
   <si>
     <t>Estadual</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Fundo a Fundo</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>R$ 250.000,00</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
@@ -122,50 +122,53 @@
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Exec. Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
+    <t>Execução de Emenda Parlamentar para custeio das ações de assistência à saúde no Município de Cidelândia/MA, visando qualificação da atenção ambulatorial e hospitalar, mediante aquisição de materiais, medicamentos e serviços</t>
+  </si>
+  <si>
     <t>► BANCADA DO MARANHãO — Nº 71110002/2026</t>
   </si>
   <si>
     <t>Bancada do Maranhão</t>
   </si>
   <si>
     <t>71110002/2026</t>
   </si>
   <si>
     <t>Bancada</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t>► WEVERTON ROCHA — Nº 40840008/2026</t>
   </si>
   <si>
     <t>Weverton Rocha</t>
@@ -353,225 +356,303 @@
   <si>
     <t>Data Pagamento</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>Pago</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 42120007/2025</t>
   </si>
   <si>
     <t>42120007/2025</t>
   </si>
   <si>
     <t>Estruturação da Rede de Serviço do SUAS</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Assitência Social</t>
   </si>
   <si>
-    <t>R$ 213.215,09</t>
-[...5 lines deleted...]
-    <t>23,2%</t>
+    <t>R$ 216.577,85</t>
+  </si>
+  <si>
+    <t>R$ 163.555,12</t>
+  </si>
+  <si>
+    <t>40,9%</t>
   </si>
   <si>
     <t>EMPENHO Nº 4030004 | Data: 04/03/2026 | Vl. Empenhado: R$ 18.596,57 | Vl. Liquidado: R$ 18.373,41 | Vl. Pago: R$ 18.373,41</t>
   </si>
   <si>
     <t>C C Nascimento Comércio Ltda</t>
   </si>
   <si>
     <t>63.540.066/0001-94</t>
   </si>
   <si>
     <t>3.3.90.30.99 - Material de Consumo</t>
   </si>
   <si>
     <t>1.665 - Transferências de Convênios e Instrumentos Congêneres Vinculados à Assistência Social</t>
   </si>
   <si>
     <t>2062 - Manutenção do Fundo Municipal de Assistência Social / 0000 - Manutenção do Fundo Municipal de Assistência Social</t>
   </si>
   <si>
     <t>021/2026</t>
   </si>
   <si>
     <t>R$ 223,16</t>
   </si>
   <si>
+    <t>Descrição:VALOR EMPENHADO REF. A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERIAS DE HIGIENE E LIMPEZA PARA ATENDER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL</t>
+  </si>
+  <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4030004 (1 registro(s))</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>R$ 18.373,41</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 4030004 (1 registro(s))</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
-    <t>EMPENHO Nº 11030002 | Data: 11/03/2026 | Vl. Empenhado: R$ 179.618,50 | Vl. Liquidado: R$ 59.685,96 | Vl. Pago: R$ 59.685,96</t>
+    <t>EMPENHO Nº 11030002 | Data: 11/03/2026 | Vl. Empenhado: R$ 179.618,50 | Vl. Liquidado: R$ 126.998,93 | Vl. Pago: R$ 126.998,93</t>
   </si>
   <si>
     <t>Nova Era Empreendimentos Ltda</t>
   </si>
   <si>
     <t>54.556.465/0001-52</t>
   </si>
   <si>
     <t>Ata de Registro de Preço</t>
   </si>
   <si>
     <t>030/2026</t>
   </si>
   <si>
-    <t>R$ 119.932,54</t>
-[...2 lines deleted...]
-    <t>LIQUIDAÇÕES DO EMPENHO 11030002 (2 registro(s))</t>
+    <t>R$ 52.619,57</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR EMPENHADO REF. A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE GÊNEROS ALIMENTICIOS PARA A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11030002 (5 registro(s))</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>R$ 33.724,21</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>R$ 25.961,75</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO 11030002 (2 registro(s))</t>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 20.647,11</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 20.101,14</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 26.564,72</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11030002 (5 registro(s))</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
     <t>EMPENHO Nº 16040006 | Data: 16/04/2026 | Vl. Empenhado: R$ 15.000,02 | Vl. Liquidado: R$ 14.820,02 | Vl. Pago: R$ 14.820,02</t>
   </si>
   <si>
     <t>R$ 180,00</t>
   </si>
   <si>
+    <t>Descrição:VALOR EMPENHADO REF. A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERIAIS DE HIGIENE E LIMPEZA PARA ATENDER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL</t>
+  </si>
+  <si>
     <t>LIQUIDAÇÕES DO EMPENHO 16040006 (1 registro(s))</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>R$ 14.820,02</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 16040006 (1 registro(s))</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
+    <t>EMPENHO Nº 30060002 | Data: 30/06/2026 | Vl. Empenhado: R$ 3.362,76 | Vl. Liquidado: R$ 3.362,76 | Vl. Pago: R$ 3.362,76</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 30060002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 3.362,76</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 30060002 (1 registro(s))</t>
+  </si>
+  <si>
     <t>► MÁRCIO HONAISER — Nº 44190004/2025</t>
   </si>
   <si>
     <t>MÁRCIO HONAISER</t>
   </si>
   <si>
     <t>44190004/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202544190004-MARCIO HONAISER ao ente 01610134000197 - MUNICIPIO DE CIDELAN...</t>
   </si>
   <si>
     <t>R$ 990.000,00</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>535 - Pavimentação</t>
   </si>
   <si>
+    <t>R$ 989.000,00</t>
+  </si>
+  <si>
+    <t>R$ 719.971,43</t>
+  </si>
+  <si>
+    <t>72,7%</t>
+  </si>
+  <si>
     <t>1 - Transferencia especial referente a emenda 202544190004-MARCIO HONAISER ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
   </si>
   <si>
+    <t>EMPENHO Nº 9060005 | Data: 09/06/2026 | Vl. Empenhado: R$ 989.000,00 | Vl. Liquidado: R$ 719.971,43 | Vl. Pago: R$ 719.971,43</t>
+  </si>
+  <si>
+    <t>CAMPO ALEGRE EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>09.011.896/0001-89</t>
+  </si>
+  <si>
+    <t>4.4.90.51.91 – Obras e Instalações</t>
+  </si>
+  <si>
+    <t>1.700 - Outras Transferências de convênios ou Instrumentos Congêneres da União</t>
+  </si>
+  <si>
+    <t>12 – Conservação da Malha Viária / 0000 – Manutenção e Conservação de Vias Públicas</t>
+  </si>
+  <si>
+    <t>Concorrência Eletrônica</t>
+  </si>
+  <si>
+    <t>067/2026</t>
+  </si>
+  <si>
+    <t>R$ 269.028,57</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR EMPENHADO REFERENTE A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFALTICA EM CBUQ 5CM COM SARJETA E MEIO FIO NO MUNICIPIO DE CIDELÂNDIA.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 9060005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 9060005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 37580003/2025</t>
   </si>
   <si>
     <t>37580003/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE C...</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>537 - Pavimentação De Estradas Vicinais</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
-  </si>
-[...22 lines deleted...]
-    <t>Pavimentação de Vias Urbanas</t>
   </si>
   <si>
     <t>► ELIZIANE GAMA — Nº 41390008/2025</t>
   </si>
   <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
     <t>41390008/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 37580004/2025</t>
   </si>
   <si>
     <t>37580004/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110002/2024</t>
   </si>
@@ -1319,54 +1400,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J401"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J386" sqref="J386"/>
+      <selection activeCell="J396" sqref="J396"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -1503,1041 +1584,1041 @@
       </c>
       <c r="G8" t="s">
         <v>32</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="7"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
         <v>22</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
         <v>5</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
         <v>7</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19" t="s">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
         <v>27</v>
       </c>
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C20" t="s">
         <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
         <v>31</v>
       </c>
       <c r="G20" t="s">
         <v>32</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>31</v>
       </c>
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="D21" t="s">
         <v>35</v>
       </c>
       <c r="E21" t="s">
         <v>6</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>21</v>
       </c>
       <c r="B30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C30" t="s">
         <v>22</v>
       </c>
       <c r="D30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E30" t="s">
         <v>5</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>7</v>
       </c>
       <c r="H30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>24</v>
       </c>
       <c r="D31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C32" t="s">
         <v>29</v>
       </c>
       <c r="D32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E32" t="s">
         <v>30</v>
       </c>
       <c r="F32" t="s">
         <v>31</v>
       </c>
       <c r="G32" t="s">
         <v>32</v>
       </c>
       <c r="H32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>34</v>
       </c>
       <c r="D33" t="s">
         <v>35</v>
       </c>
       <c r="E33" t="s">
         <v>6</v>
       </c>
       <c r="F33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J40" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>21</v>
       </c>
       <c r="B42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C42" t="s">
         <v>22</v>
       </c>
       <c r="D42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>7</v>
       </c>
       <c r="H42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C43" t="s">
         <v>24</v>
       </c>
       <c r="D43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C44" t="s">
         <v>29</v>
       </c>
       <c r="D44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>31</v>
       </c>
       <c r="G44" t="s">
         <v>32</v>
       </c>
       <c r="H44" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>31</v>
       </c>
       <c r="C45" t="s">
         <v>34</v>
       </c>
       <c r="D45" t="s">
         <v>35</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
       <c r="F45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I52" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J52" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>21</v>
       </c>
       <c r="B54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C54" t="s">
         <v>22</v>
       </c>
       <c r="D54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E54" t="s">
         <v>5</v>
       </c>
       <c r="F54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G54" t="s">
         <v>7</v>
       </c>
       <c r="H54" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55" t="s">
         <v>24</v>
       </c>
       <c r="D55" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E55" t="s">
         <v>26</v>
       </c>
       <c r="F55" t="s">
         <v>27</v>
       </c>
       <c r="G55" t="s">
         <v>8</v>
       </c>
       <c r="H55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>28</v>
       </c>
       <c r="B56" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C56" t="s">
         <v>29</v>
       </c>
       <c r="D56" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
         <v>31</v>
       </c>
       <c r="G56" t="s">
         <v>32</v>
       </c>
       <c r="H56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
         <v>31</v>
       </c>
       <c r="C57" t="s">
         <v>34</v>
       </c>
       <c r="D57" t="s">
         <v>35</v>
       </c>
       <c r="E57" t="s">
         <v>6</v>
       </c>
       <c r="F57" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I64" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J64" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>21</v>
       </c>
       <c r="B66" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C66" t="s">
         <v>22</v>
       </c>
       <c r="D66" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E66" t="s">
         <v>5</v>
       </c>
       <c r="F66" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G66" t="s">
         <v>7</v>
       </c>
       <c r="H66" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>24</v>
       </c>
       <c r="D67" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E67" t="s">
         <v>26</v>
       </c>
       <c r="F67" t="s">
         <v>27</v>
       </c>
       <c r="G67" t="s">
         <v>8</v>
       </c>
       <c r="H67" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>28</v>
       </c>
       <c r="B68" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C68" t="s">
         <v>29</v>
       </c>
       <c r="D68" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
       <c r="F68" t="s">
         <v>31</v>
       </c>
       <c r="G68" t="s">
         <v>32</v>
       </c>
       <c r="H68" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>33</v>
       </c>
       <c r="B69" t="s">
         <v>31</v>
       </c>
       <c r="C69" t="s">
         <v>34</v>
       </c>
       <c r="D69" t="s">
         <v>35</v>
       </c>
       <c r="E69" t="s">
         <v>6</v>
       </c>
       <c r="F69" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="7"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I76" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J76" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>21</v>
       </c>
       <c r="B78" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C78" t="s">
         <v>22</v>
       </c>
       <c r="D78" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E78" t="s">
         <v>5</v>
       </c>
       <c r="F78" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G78" t="s">
         <v>7</v>
       </c>
       <c r="H78" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
         <v>24</v>
       </c>
       <c r="D79" t="s">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>26</v>
       </c>
       <c r="F79" t="s">
         <v>27</v>
       </c>
       <c r="G79" t="s">
         <v>8</v>
       </c>
       <c r="H79" t="s">
@@ -2565,4491 +2646,4534 @@
       </c>
       <c r="G80" t="s">
         <v>32</v>
       </c>
       <c r="H80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>31</v>
       </c>
       <c r="C81" t="s">
         <v>34</v>
       </c>
       <c r="D81" t="s">
         <v>35</v>
       </c>
       <c r="E81" t="s">
         <v>6</v>
       </c>
       <c r="F81" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="7"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
       <c r="J86" s="2"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I87" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J87" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J88" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>21</v>
       </c>
       <c r="B90" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C90" t="s">
         <v>22</v>
       </c>
       <c r="D90" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E90" t="s">
         <v>5</v>
       </c>
       <c r="F90" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G90" t="s">
         <v>7</v>
       </c>
       <c r="H90" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>18</v>
       </c>
       <c r="C91" t="s">
         <v>24</v>
       </c>
       <c r="D91" t="s">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>26</v>
       </c>
       <c r="F91" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G91" t="s">
         <v>8</v>
       </c>
       <c r="H91" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>28</v>
       </c>
       <c r="B92" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C92" t="s">
         <v>29</v>
       </c>
       <c r="D92" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E92" t="s">
         <v>30</v>
       </c>
       <c r="F92" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G92" t="s">
         <v>32</v>
       </c>
       <c r="H92" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C93" t="s">
         <v>34</v>
       </c>
       <c r="D93" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E93" t="s">
         <v>6</v>
       </c>
       <c r="F93" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="8"/>
       <c r="D95" s="8"/>
       <c r="E95" s="8"/>
       <c r="F95" s="8"/>
       <c r="G95" s="8"/>
       <c r="H95" s="8"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B97" s="9"/>
       <c r="C97" s="9"/>
       <c r="D97" s="9"/>
       <c r="E97" s="9"/>
       <c r="F97" s="9"/>
       <c r="G97" s="9"/>
       <c r="H97" s="9"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C98" s="10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D98" s="10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E98" s="10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F98" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G98" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H98" s="11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B99" s="3">
         <v>30260538000104</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B100" s="13"/>
       <c r="C100" s="13"/>
       <c r="D100" s="13"/>
       <c r="E100" s="13"/>
       <c r="F100" s="13"/>
       <c r="G100" s="13"/>
       <c r="H100" s="13"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B102" s="14"/>
       <c r="C102" s="14"/>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B103" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C103" s="16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="17">
         <v>2.58</v>
       </c>
       <c r="B104" s="17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C104" s="18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B106" s="19"/>
       <c r="C106" s="19"/>
       <c r="D106" s="19"/>
       <c r="E106" s="19"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B107" s="20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C107" s="20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D107" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E107" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="22">
         <v>1303001</v>
       </c>
       <c r="B108" s="22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C108" s="22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D108" s="23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E108" s="22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="7"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
       <c r="D113" s="2"/>
       <c r="E113" s="2"/>
       <c r="F113" s="2"/>
       <c r="G113" s="2"/>
       <c r="H113" s="2"/>
       <c r="I113" s="2"/>
       <c r="J113" s="2"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F114" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I114" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J114" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I115" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J115" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
         <v>21</v>
       </c>
       <c r="B117" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C117" t="s">
         <v>22</v>
       </c>
       <c r="D117" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E117" t="s">
         <v>5</v>
       </c>
       <c r="F117" t="s">
         <v>14</v>
       </c>
       <c r="G117" t="s">
         <v>7</v>
       </c>
       <c r="H117" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>18</v>
       </c>
       <c r="C118" t="s">
         <v>24</v>
       </c>
       <c r="D118" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E118" t="s">
         <v>26</v>
       </c>
       <c r="F118" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G118" t="s">
         <v>8</v>
       </c>
       <c r="H118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
         <v>28</v>
       </c>
       <c r="B119" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C119" t="s">
         <v>29</v>
       </c>
       <c r="D119" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E119" t="s">
         <v>30</v>
       </c>
       <c r="F119" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G119" t="s">
         <v>32</v>
       </c>
       <c r="H119" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>33</v>
       </c>
       <c r="B120" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>34</v>
       </c>
       <c r="D120" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E120" t="s">
         <v>6</v>
       </c>
       <c r="F120" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="8"/>
       <c r="D122" s="8"/>
       <c r="E122" s="8"/>
       <c r="F122" s="8"/>
       <c r="G122" s="8"/>
       <c r="H122" s="8"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B124" s="9"/>
       <c r="C124" s="9"/>
       <c r="D124" s="9"/>
       <c r="E124" s="9"/>
       <c r="F124" s="9"/>
       <c r="G124" s="9"/>
       <c r="H124" s="9"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C125" s="10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D125" s="10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E125" s="10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F125" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G125" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H125" s="11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H126" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="12" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="B127" s="13"/>
       <c r="C127" s="13"/>
       <c r="D127" s="13"/>
       <c r="E127" s="13"/>
       <c r="F127" s="13"/>
       <c r="G127" s="13"/>
       <c r="H127" s="13"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="14" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B129" s="14"/>
       <c r="C129" s="14"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B130" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C130" s="16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="17">
         <v>211</v>
       </c>
       <c r="B131" s="17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C131" s="18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B133" s="19"/>
       <c r="C133" s="19"/>
       <c r="D133" s="19"/>
       <c r="E133" s="19"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B134" s="20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C134" s="20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D134" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E134" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="22">
         <v>5030031</v>
       </c>
       <c r="B135" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="C135" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="D135" s="23" t="s">
         <v>128</v>
       </c>
-      <c r="C135" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E135" s="22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B137" s="9"/>
       <c r="C137" s="9"/>
       <c r="D137" s="9"/>
       <c r="E137" s="9"/>
       <c r="F137" s="9"/>
       <c r="G137" s="9"/>
       <c r="H137" s="9"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C138" s="10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D138" s="10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E138" s="10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F138" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G138" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H138" s="11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H139" s="6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="12" t="s">
-        <v>98</v>
+        <v>137</v>
       </c>
       <c r="B140" s="13"/>
       <c r="C140" s="13"/>
       <c r="D140" s="13"/>
       <c r="E140" s="13"/>
       <c r="F140" s="13"/>
       <c r="G140" s="13"/>
       <c r="H140" s="13"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="14" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B142" s="14"/>
       <c r="C142" s="14"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B143" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C143" s="16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="17">
         <v>126</v>
       </c>
       <c r="B144" s="17" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C144" s="18" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="24">
         <v>158</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C145" s="25" t="s">
-        <v>139</v>
+        <v>142</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="17">
+        <v>207</v>
+      </c>
+      <c r="B146" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="C146" s="18" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="147" spans="1:10">
-      <c r="A147" s="19" t="s">
+      <c r="A147" s="24">
+        <v>183</v>
+      </c>
+      <c r="B147" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C147" s="25" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="17">
+        <v>217</v>
+      </c>
+      <c r="B148" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="C148" s="18" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B150" s="19"/>
+      <c r="C150" s="19"/>
+      <c r="D150" s="19"/>
+      <c r="E150" s="19"/>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B151" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C151" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D151" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E151" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="22">
+        <v>27030016</v>
+      </c>
+      <c r="B152" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="C152" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D152" s="23" t="s">
         <v>140</v>
       </c>
-      <c r="B147" s="19"/>
-[...8 lines deleted...]
-      <c r="B148" s="20" t="s">
+      <c r="E152" s="22" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="26">
+        <v>30040011</v>
+      </c>
+      <c r="B153" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="C153" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="D153" s="27" t="s">
+        <v>142</v>
+      </c>
+      <c r="E153" s="26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="22">
+        <v>3070014</v>
+      </c>
+      <c r="B154" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="C154" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D154" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="E154" s="22" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="26">
+        <v>13070002</v>
+      </c>
+      <c r="B155" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="C155" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="D155" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="E155" s="26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="22">
+        <v>31070001</v>
+      </c>
+      <c r="B156" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="C156" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D156" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="E156" s="22" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="B158" s="9"/>
+      <c r="C158" s="9"/>
+      <c r="D158" s="9"/>
+      <c r="E158" s="9"/>
+      <c r="F158" s="9"/>
+      <c r="G158" s="9"/>
+      <c r="H158" s="9"/>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C159" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="D159" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="E159" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="F159" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="G159" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H159" s="11" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H160" s="6" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="B161" s="13"/>
+      <c r="C161" s="13"/>
+      <c r="D161" s="13"/>
+      <c r="E161" s="13"/>
+      <c r="F161" s="13"/>
+      <c r="G161" s="13"/>
+      <c r="H161" s="13"/>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B163" s="14"/>
+      <c r="C163" s="14"/>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B164" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C164" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="17">
+        <v>309</v>
+      </c>
+      <c r="B165" s="17" t="s">
+        <v>159</v>
+      </c>
+      <c r="C165" s="18" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="B167" s="19"/>
+      <c r="C167" s="19"/>
+      <c r="D167" s="19"/>
+      <c r="E167" s="19"/>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="20" t="s">
         <v>105</v>
       </c>
-      <c r="C148" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D148" s="21" t="s">
+      <c r="B168" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C168" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D168" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="E148" s="20" t="s">
+      <c r="E168" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="149" spans="1:10">
-[...49 lines deleted...]
-      <c r="B153" s="10" t="s">
+    <row r="169" spans="1:10">
+      <c r="A169" s="22">
+        <v>29040004</v>
+      </c>
+      <c r="B169" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="C169" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="D169" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="E169" s="22" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B171" s="9"/>
+      <c r="C171" s="9"/>
+      <c r="D171" s="9"/>
+      <c r="E171" s="9"/>
+      <c r="F171" s="9"/>
+      <c r="G171" s="9"/>
+      <c r="H171" s="9"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="C153" s="10" t="s">
+      <c r="B172" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="D153" s="10" t="s">
+      <c r="C172" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="E153" s="10" t="s">
+      <c r="D172" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="F153" s="10" t="s">
+      <c r="E172" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="G153" s="10" t="s">
+      <c r="F172" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="H153" s="11" t="s">
+      <c r="G172" s="10" t="s">
         <v>91</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B154" s="3" t="s">
+      <c r="H172" s="11" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="C154" s="3" t="s">
+      <c r="B173" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D154" s="3" t="s">
+      <c r="C173" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="E154" s="3" t="s">
+      <c r="D173" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="F154" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G154" s="3" t="s">
+      <c r="E173" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="H154" s="6" t="s">
-[...26 lines deleted...]
-      <c r="B158" s="15" t="s">
+      <c r="F173" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H173" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="B174" s="13"/>
+      <c r="C174" s="13"/>
+      <c r="D174" s="13"/>
+      <c r="E174" s="13"/>
+      <c r="F174" s="13"/>
+      <c r="G174" s="13"/>
+      <c r="H174" s="13"/>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B176" s="14"/>
+      <c r="C176" s="14"/>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="15" t="s">
         <v>101</v>
       </c>
-      <c r="C158" s="16" t="s">
+      <c r="B177" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C177" s="16" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="159" spans="1:10">
-[...23 lines deleted...]
-      <c r="B162" s="20" t="s">
+    <row r="178" spans="1:10">
+      <c r="A178" s="17">
+        <v>439</v>
+      </c>
+      <c r="B178" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="C178" s="18" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="B180" s="19"/>
+      <c r="C180" s="19"/>
+      <c r="D180" s="19"/>
+      <c r="E180" s="19"/>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="20" t="s">
         <v>105</v>
       </c>
-      <c r="C162" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D162" s="21" t="s">
+      <c r="B181" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C181" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D181" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="E162" s="20" t="s">
+      <c r="E181" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="163" spans="1:10">
-[...34 lines deleted...]
-      <c r="A169" s="4" t="s">
+    <row r="182" spans="1:10">
+      <c r="A182" s="22">
+        <v>2070001</v>
+      </c>
+      <c r="B182" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C182" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="D182" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="E182" s="22" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="7"/>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B187" s="2"/>
+      <c r="C187" s="2"/>
+      <c r="D187" s="2"/>
+      <c r="E187" s="2"/>
+      <c r="F187" s="2"/>
+      <c r="G187" s="2"/>
+      <c r="H187" s="2"/>
+      <c r="I187" s="2"/>
+      <c r="J187" s="2"/>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B169" s="4" t="s">
+      <c r="B188" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C169" s="4" t="s">
+      <c r="C188" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D169" s="4" t="s">
+      <c r="D188" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E169" s="4" t="s">
+      <c r="E188" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F169" s="4" t="s">
+      <c r="F188" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G169" s="4" t="s">
+      <c r="G188" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H169" s="4" t="s">
+      <c r="H188" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I169" s="5" t="s">
+      <c r="I188" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J169" s="5" t="s">
+      <c r="J188" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="170" spans="1:10">
-[...16 lines deleted...]
-      <c r="G170" s="3" t="s">
+    <row r="189" spans="1:10">
+      <c r="A189" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C189" s="3"/>
+      <c r="D189" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G189" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H170" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A172" t="s">
+      <c r="H189" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I189" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="J189" s="6" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" t="s">
         <v>21</v>
       </c>
-      <c r="B172" t="s">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="B191" t="s">
+        <v>170</v>
+      </c>
+      <c r="C191" t="s">
         <v>22</v>
       </c>
-      <c r="D172" t="s">
-[...2 lines deleted...]
-      <c r="E172" t="s">
+      <c r="D191" t="s">
+        <v>173</v>
+      </c>
+      <c r="E191" t="s">
         <v>5</v>
       </c>
-      <c r="F172" t="s">
-[...2 lines deleted...]
-      <c r="G172" t="s">
+      <c r="F191" t="s">
+        <v>64</v>
+      </c>
+      <c r="G191" t="s">
         <v>7</v>
       </c>
-      <c r="H172" t="s">
-[...4 lines deleted...]
-      <c r="A173" t="s">
+      <c r="H191" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" t="s">
         <v>9</v>
       </c>
-      <c r="B173" t="s">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="B192" t="s">
+        <v>55</v>
+      </c>
+      <c r="C192" t="s">
         <v>24</v>
       </c>
-      <c r="D173" t="s">
-[...2 lines deleted...]
-      <c r="E173" t="s">
+      <c r="D192" t="s">
+        <v>174</v>
+      </c>
+      <c r="E192" t="s">
         <v>26</v>
       </c>
-      <c r="F173" t="s">
-[...2 lines deleted...]
-      <c r="G173" t="s">
+      <c r="F192" t="s">
+        <v>59</v>
+      </c>
+      <c r="G192" t="s">
         <v>8</v>
       </c>
-      <c r="H173" t="s">
+      <c r="H192" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="174" spans="1:10">
-      <c r="A174" t="s">
+    <row r="193" spans="1:10">
+      <c r="A193" t="s">
         <v>28</v>
       </c>
-      <c r="B174" t="s">
-[...2 lines deleted...]
-      <c r="C174" t="s">
+      <c r="B193" t="s">
+        <v>172</v>
+      </c>
+      <c r="C193" t="s">
         <v>29</v>
       </c>
-      <c r="D174" t="s">
-[...2 lines deleted...]
-      <c r="E174" t="s">
+      <c r="D193" t="s">
+        <v>172</v>
+      </c>
+      <c r="E193" t="s">
         <v>30</v>
       </c>
-      <c r="F174" t="s">
-[...2 lines deleted...]
-      <c r="G174" t="s">
+      <c r="F193" t="s">
+        <v>175</v>
+      </c>
+      <c r="G193" t="s">
         <v>32</v>
       </c>
-      <c r="H174" t="s">
-[...4 lines deleted...]
-      <c r="A175" t="s">
+      <c r="H193" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" t="s">
         <v>33</v>
       </c>
-      <c r="B175" t="s">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="B194" t="s">
+        <v>176</v>
+      </c>
+      <c r="C194" t="s">
         <v>34</v>
       </c>
-      <c r="D175" t="s">
-[...2 lines deleted...]
-      <c r="E175" t="s">
+      <c r="D194" t="s">
+        <v>177</v>
+      </c>
+      <c r="E194" t="s">
         <v>6</v>
       </c>
-      <c r="F175" t="s">
-[...21 lines deleted...]
-      <c r="A181" s="4" t="s">
+      <c r="F194" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B196" s="8"/>
+      <c r="C196" s="8"/>
+      <c r="D196" s="8"/>
+      <c r="E196" s="8"/>
+      <c r="F196" s="8"/>
+      <c r="G196" s="8"/>
+      <c r="H196" s="8"/>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B198" s="9"/>
+      <c r="C198" s="9"/>
+      <c r="D198" s="9"/>
+      <c r="E198" s="9"/>
+      <c r="F198" s="9"/>
+      <c r="G198" s="9"/>
+      <c r="H198" s="9"/>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C199" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="E199" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="F199" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="G199" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="H199" s="11" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H200" s="6" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="B201" s="13"/>
+      <c r="C201" s="13"/>
+      <c r="D201" s="13"/>
+      <c r="E201" s="13"/>
+      <c r="F201" s="13"/>
+      <c r="G201" s="13"/>
+      <c r="H201" s="13"/>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="B203" s="14"/>
+      <c r="C203" s="14"/>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B204" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C204" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="17">
+        <v>370</v>
+      </c>
+      <c r="B205" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="C205" s="18" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="19" t="s">
+        <v>191</v>
+      </c>
+      <c r="B207" s="19"/>
+      <c r="C207" s="19"/>
+      <c r="D207" s="19"/>
+      <c r="E207" s="19"/>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B208" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C208" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D208" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E208" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="22">
+        <v>1070001</v>
+      </c>
+      <c r="B209" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="C209" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="D209" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="E209" s="22" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="7"/>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B214" s="2"/>
+      <c r="C214" s="2"/>
+      <c r="D214" s="2"/>
+      <c r="E214" s="2"/>
+      <c r="F214" s="2"/>
+      <c r="G214" s="2"/>
+      <c r="H214" s="2"/>
+      <c r="I214" s="2"/>
+      <c r="J214" s="2"/>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B181" s="4" t="s">
+      <c r="B215" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C181" s="4" t="s">
+      <c r="C215" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D181" s="4" t="s">
+      <c r="D215" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E181" s="4" t="s">
+      <c r="E215" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F181" s="4" t="s">
+      <c r="F215" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G181" s="4" t="s">
+      <c r="G215" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H181" s="4" t="s">
+      <c r="H215" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I181" s="5" t="s">
+      <c r="I215" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J181" s="5" t="s">
+      <c r="J215" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="182" spans="1:10">
-[...7 lines deleted...]
-      <c r="D182" s="3" t="s">
+    <row r="216" spans="1:10">
+      <c r="A216" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C216" s="3"/>
+      <c r="D216" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E182" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G182" s="3" t="s">
+      <c r="E216" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G216" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H182" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A184" t="s">
+      <c r="H216" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I216" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="J216" s="6" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" t="s">
         <v>21</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" t="s">
+      <c r="B218" t="s">
+        <v>194</v>
+      </c>
+      <c r="C218" t="s">
         <v>22</v>
       </c>
-      <c r="D184" t="s">
-[...2 lines deleted...]
-      <c r="E184" t="s">
+      <c r="D218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E218" t="s">
         <v>5</v>
       </c>
-      <c r="F184" t="s">
+      <c r="F218" t="s">
         <v>14</v>
       </c>
-      <c r="G184" t="s">
+      <c r="G218" t="s">
         <v>7</v>
       </c>
-      <c r="H184" t="s">
-[...4 lines deleted...]
-      <c r="A185" t="s">
+      <c r="H218" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" t="s">
         <v>9</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="B219" t="s">
+        <v>55</v>
+      </c>
+      <c r="C219" t="s">
         <v>24</v>
       </c>
-      <c r="D185" t="s">
-[...2 lines deleted...]
-      <c r="E185" t="s">
+      <c r="D219" t="s">
+        <v>197</v>
+      </c>
+      <c r="E219" t="s">
         <v>26</v>
       </c>
-      <c r="F185" t="s">
-[...2 lines deleted...]
-      <c r="G185" t="s">
+      <c r="F219" t="s">
+        <v>59</v>
+      </c>
+      <c r="G219" t="s">
         <v>8</v>
       </c>
-      <c r="H185" t="s">
+      <c r="H219" t="s">
         <v>17</v>
-      </c>
-[...477 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B220" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C220" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D220" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="E220" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F220" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="G220" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H220" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
+        <v>33</v>
+      </c>
+      <c r="B221" t="s">
+        <v>31</v>
+      </c>
+      <c r="C221" t="s">
+        <v>34</v>
+      </c>
+      <c r="D221" t="s">
+        <v>35</v>
+      </c>
+      <c r="E221" t="s">
+        <v>6</v>
+      </c>
+      <c r="F221" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="7"/>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B226" s="2"/>
+      <c r="C226" s="2"/>
+      <c r="D226" s="2"/>
+      <c r="E226" s="2"/>
+      <c r="F226" s="2"/>
+      <c r="G226" s="2"/>
+      <c r="H226" s="2"/>
+      <c r="I226" s="2"/>
+      <c r="J226" s="2"/>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E227" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G227" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H227" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B221" t="s">
+      <c r="I227" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J227" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C228" s="3"/>
+      <c r="D228" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H228" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C221" t="s">
+      <c r="I228" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J228" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" t="s">
+        <v>21</v>
+      </c>
+      <c r="B230" t="s">
+        <v>201</v>
+      </c>
+      <c r="C230" t="s">
+        <v>22</v>
+      </c>
+      <c r="D230" t="s">
+        <v>202</v>
+      </c>
+      <c r="E230" t="s">
+        <v>5</v>
+      </c>
+      <c r="F230" t="s">
+        <v>64</v>
+      </c>
+      <c r="G230" t="s">
+        <v>7</v>
+      </c>
+      <c r="H230" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" t="s">
+        <v>18</v>
+      </c>
+      <c r="C231" t="s">
         <v>24</v>
       </c>
-      <c r="D221" t="s">
-[...2 lines deleted...]
-      <c r="E221" t="s">
+      <c r="D231" t="s">
+        <v>50</v>
+      </c>
+      <c r="E231" t="s">
         <v>26</v>
       </c>
-      <c r="F221" t="s">
-[...2 lines deleted...]
-      <c r="G221" t="s">
+      <c r="F231" t="s">
+        <v>59</v>
+      </c>
+      <c r="G231" t="s">
         <v>8</v>
       </c>
-      <c r="H221" t="s">
+      <c r="H231" t="s">
         <v>17</v>
-      </c>
-[...123 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B232" t="s">
-        <v>177</v>
+        <v>19</v>
       </c>
       <c r="C232" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D232" t="s">
-        <v>178</v>
+        <v>19</v>
       </c>
       <c r="E232" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F232" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="G232" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H232" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
+        <v>33</v>
+      </c>
+      <c r="B233" t="s">
+        <v>31</v>
+      </c>
+      <c r="C233" t="s">
+        <v>34</v>
+      </c>
+      <c r="D233" t="s">
+        <v>35</v>
+      </c>
+      <c r="E233" t="s">
+        <v>6</v>
+      </c>
+      <c r="F233" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" s="7"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B238" s="2"/>
+      <c r="C238" s="2"/>
+      <c r="D238" s="2"/>
+      <c r="E238" s="2"/>
+      <c r="F238" s="2"/>
+      <c r="G238" s="2"/>
+      <c r="H238" s="2"/>
+      <c r="I238" s="2"/>
+      <c r="J238" s="2"/>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D239" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E239" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F239" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G239" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H239" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B233" t="s">
+      <c r="I239" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J239" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C240" s="3"/>
+      <c r="D240" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F240" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H240" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C233" t="s">
+      <c r="I240" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J240" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" t="s">
+        <v>21</v>
+      </c>
+      <c r="B242" t="s">
+        <v>204</v>
+      </c>
+      <c r="C242" t="s">
+        <v>22</v>
+      </c>
+      <c r="D242" t="s">
+        <v>205</v>
+      </c>
+      <c r="E242" t="s">
+        <v>5</v>
+      </c>
+      <c r="F242" t="s">
+        <v>64</v>
+      </c>
+      <c r="G242" t="s">
+        <v>7</v>
+      </c>
+      <c r="H242" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" t="s">
+        <v>9</v>
+      </c>
+      <c r="B243" t="s">
+        <v>18</v>
+      </c>
+      <c r="C243" t="s">
         <v>24</v>
       </c>
-      <c r="D233" t="s">
-[...2 lines deleted...]
-      <c r="E233" t="s">
+      <c r="D243" t="s">
+        <v>50</v>
+      </c>
+      <c r="E243" t="s">
         <v>26</v>
       </c>
-      <c r="F233" t="s">
-[...2 lines deleted...]
-      <c r="G233" t="s">
+      <c r="F243" t="s">
+        <v>59</v>
+      </c>
+      <c r="G243" t="s">
         <v>8</v>
       </c>
-      <c r="H233" t="s">
+      <c r="H243" t="s">
         <v>17</v>
-      </c>
-[...123 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B244" t="s">
-        <v>181</v>
+        <v>42</v>
       </c>
       <c r="C244" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D244" t="s">
-        <v>184</v>
+        <v>42</v>
       </c>
       <c r="E244" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F244" t="s">
-        <v>182</v>
+        <v>31</v>
       </c>
       <c r="G244" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H244" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
+        <v>33</v>
+      </c>
+      <c r="B245" t="s">
+        <v>31</v>
+      </c>
+      <c r="C245" t="s">
+        <v>34</v>
+      </c>
+      <c r="D245" t="s">
+        <v>35</v>
+      </c>
+      <c r="E245" t="s">
+        <v>6</v>
+      </c>
+      <c r="F245" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="7"/>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="B250" s="2"/>
+      <c r="C250" s="2"/>
+      <c r="D250" s="2"/>
+      <c r="E250" s="2"/>
+      <c r="F250" s="2"/>
+      <c r="G250" s="2"/>
+      <c r="H250" s="2"/>
+      <c r="I250" s="2"/>
+      <c r="J250" s="2"/>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B251" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C251" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D251" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E251" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F251" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G251" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H251" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B245" t="s">
+      <c r="I251" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J251" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C252" s="3"/>
+      <c r="D252" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H252" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C245" t="s">
+      <c r="I252" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J252" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" t="s">
+        <v>21</v>
+      </c>
+      <c r="B254" t="s">
+        <v>208</v>
+      </c>
+      <c r="C254" t="s">
+        <v>22</v>
+      </c>
+      <c r="D254" t="s">
+        <v>211</v>
+      </c>
+      <c r="E254" t="s">
+        <v>5</v>
+      </c>
+      <c r="F254" t="s">
+        <v>209</v>
+      </c>
+      <c r="G254" t="s">
+        <v>7</v>
+      </c>
+      <c r="H254" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" t="s">
+        <v>9</v>
+      </c>
+      <c r="B255" t="s">
+        <v>18</v>
+      </c>
+      <c r="C255" t="s">
         <v>24</v>
       </c>
-      <c r="D245" t="s">
-[...2 lines deleted...]
-      <c r="E245" t="s">
+      <c r="D255" t="s">
+        <v>212</v>
+      </c>
+      <c r="E255" t="s">
         <v>26</v>
       </c>
-      <c r="F245" t="s">
-[...2 lines deleted...]
-      <c r="G245" t="s">
+      <c r="F255" t="s">
+        <v>59</v>
+      </c>
+      <c r="G255" t="s">
         <v>8</v>
       </c>
-      <c r="H245" t="s">
-[...125 lines deleted...]
-        <v>41</v>
+      <c r="H255" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B256" t="s">
-        <v>187</v>
+        <v>19</v>
       </c>
       <c r="C256" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D256" t="s">
-        <v>189</v>
+        <v>19</v>
       </c>
       <c r="E256" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F256" t="s">
-        <v>182</v>
+        <v>31</v>
       </c>
       <c r="G256" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H256" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
+        <v>33</v>
+      </c>
+      <c r="B257" t="s">
+        <v>31</v>
+      </c>
+      <c r="C257" t="s">
+        <v>34</v>
+      </c>
+      <c r="D257" t="s">
+        <v>35</v>
+      </c>
+      <c r="E257" t="s">
+        <v>6</v>
+      </c>
+      <c r="F257" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="7"/>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B262" s="2"/>
+      <c r="C262" s="2"/>
+      <c r="D262" s="2"/>
+      <c r="E262" s="2"/>
+      <c r="F262" s="2"/>
+      <c r="G262" s="2"/>
+      <c r="H262" s="2"/>
+      <c r="I262" s="2"/>
+      <c r="J262" s="2"/>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B263" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C263" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D263" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E263" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F263" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G263" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H263" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B257" t="s">
+      <c r="I263" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J263" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C264" s="3"/>
+      <c r="D264" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E264" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G264" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H264" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C257" t="s">
+      <c r="I264" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J264" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" t="s">
+        <v>21</v>
+      </c>
+      <c r="B266" t="s">
+        <v>214</v>
+      </c>
+      <c r="C266" t="s">
+        <v>22</v>
+      </c>
+      <c r="D266" t="s">
+        <v>216</v>
+      </c>
+      <c r="E266" t="s">
+        <v>5</v>
+      </c>
+      <c r="F266" t="s">
+        <v>209</v>
+      </c>
+      <c r="G266" t="s">
+        <v>7</v>
+      </c>
+      <c r="H266" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" t="s">
+        <v>9</v>
+      </c>
+      <c r="B267" t="s">
+        <v>18</v>
+      </c>
+      <c r="C267" t="s">
         <v>24</v>
       </c>
-      <c r="D257" t="s">
-[...2 lines deleted...]
-      <c r="E257" t="s">
+      <c r="D267" t="s">
+        <v>212</v>
+      </c>
+      <c r="E267" t="s">
         <v>26</v>
       </c>
-      <c r="F257" t="s">
-[...2 lines deleted...]
-      <c r="G257" t="s">
+      <c r="F267" t="s">
+        <v>59</v>
+      </c>
+      <c r="G267" t="s">
         <v>8</v>
       </c>
-      <c r="H257" t="s">
-[...125 lines deleted...]
-        <v>41</v>
+      <c r="H267" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B268" t="s">
-        <v>192</v>
+        <v>42</v>
       </c>
       <c r="C268" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D268" t="s">
-        <v>194</v>
+        <v>42</v>
       </c>
       <c r="E268" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F268" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G268" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H268" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
+        <v>33</v>
+      </c>
+      <c r="B269" t="s">
+        <v>31</v>
+      </c>
+      <c r="C269" t="s">
+        <v>34</v>
+      </c>
+      <c r="D269" t="s">
+        <v>35</v>
+      </c>
+      <c r="E269" t="s">
+        <v>6</v>
+      </c>
+      <c r="F269" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="7"/>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B274" s="2"/>
+      <c r="C274" s="2"/>
+      <c r="D274" s="2"/>
+      <c r="E274" s="2"/>
+      <c r="F274" s="2"/>
+      <c r="G274" s="2"/>
+      <c r="H274" s="2"/>
+      <c r="I274" s="2"/>
+      <c r="J274" s="2"/>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B275" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C275" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E275" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F275" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G275" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H275" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B269" t="s">
-[...2 lines deleted...]
-      <c r="C269" t="s">
+      <c r="I275" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J275" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C276" s="3"/>
+      <c r="D276" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I276" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J276" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" t="s">
+        <v>21</v>
+      </c>
+      <c r="B278" t="s">
+        <v>219</v>
+      </c>
+      <c r="C278" t="s">
+        <v>22</v>
+      </c>
+      <c r="D278" t="s">
+        <v>221</v>
+      </c>
+      <c r="E278" t="s">
+        <v>5</v>
+      </c>
+      <c r="F278" t="s">
+        <v>14</v>
+      </c>
+      <c r="G278" t="s">
+        <v>7</v>
+      </c>
+      <c r="H278" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" t="s">
+        <v>9</v>
+      </c>
+      <c r="B279" t="s">
+        <v>55</v>
+      </c>
+      <c r="C279" t="s">
         <v>24</v>
       </c>
-      <c r="D269" t="s">
-[...2 lines deleted...]
-      <c r="E269" t="s">
+      <c r="D279" t="s">
+        <v>222</v>
+      </c>
+      <c r="E279" t="s">
         <v>26</v>
       </c>
-      <c r="F269" t="s">
-[...2 lines deleted...]
-      <c r="G269" t="s">
+      <c r="F279" t="s">
+        <v>59</v>
+      </c>
+      <c r="G279" t="s">
         <v>8</v>
       </c>
-      <c r="H269" t="s">
-[...125 lines deleted...]
-        <v>202</v>
+      <c r="H279" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B280" t="s">
-        <v>199</v>
+        <v>42</v>
       </c>
       <c r="C280" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D280" t="s">
-        <v>203</v>
+        <v>42</v>
       </c>
       <c r="E280" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F280" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="G280" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H280" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
+        <v>33</v>
+      </c>
+      <c r="B281" t="s">
+        <v>31</v>
+      </c>
+      <c r="C281" t="s">
+        <v>34</v>
+      </c>
+      <c r="D281" t="s">
+        <v>35</v>
+      </c>
+      <c r="E281" t="s">
+        <v>6</v>
+      </c>
+      <c r="F281" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="7"/>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="B286" s="2"/>
+      <c r="C286" s="2"/>
+      <c r="D286" s="2"/>
+      <c r="E286" s="2"/>
+      <c r="F286" s="2"/>
+      <c r="G286" s="2"/>
+      <c r="H286" s="2"/>
+      <c r="I286" s="2"/>
+      <c r="J286" s="2"/>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B287" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C287" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E287" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F287" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G287" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H287" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B281" t="s">
+      <c r="I287" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J287" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C288" s="3"/>
+      <c r="D288" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F288" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G288" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H288" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C281" t="s">
+      <c r="I288" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="J288" s="6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" t="s">
+        <v>21</v>
+      </c>
+      <c r="B290" t="s">
+        <v>226</v>
+      </c>
+      <c r="C290" t="s">
+        <v>22</v>
+      </c>
+      <c r="D290" t="s">
+        <v>230</v>
+      </c>
+      <c r="E290" t="s">
+        <v>5</v>
+      </c>
+      <c r="F290" t="s">
+        <v>227</v>
+      </c>
+      <c r="G290" t="s">
+        <v>7</v>
+      </c>
+      <c r="H290" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" t="s">
+        <v>9</v>
+      </c>
+      <c r="B291" t="s">
+        <v>18</v>
+      </c>
+      <c r="C291" t="s">
         <v>24</v>
       </c>
-      <c r="D281" t="s">
-[...2 lines deleted...]
-      <c r="E281" t="s">
+      <c r="D291" t="s">
+        <v>212</v>
+      </c>
+      <c r="E291" t="s">
         <v>26</v>
       </c>
-      <c r="F281" t="s">
-[...2 lines deleted...]
-      <c r="G281" t="s">
+      <c r="F291" t="s">
+        <v>59</v>
+      </c>
+      <c r="G291" t="s">
         <v>8</v>
       </c>
-      <c r="H281" t="s">
-[...125 lines deleted...]
-        <v>207</v>
+      <c r="H291" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B292" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="C292" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D292" t="s">
-        <v>208</v>
+        <v>229</v>
       </c>
       <c r="E292" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F292" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="G292" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H292" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
+        <v>33</v>
+      </c>
+      <c r="B293" t="s">
+        <v>31</v>
+      </c>
+      <c r="C293" t="s">
+        <v>34</v>
+      </c>
+      <c r="D293" t="s">
+        <v>35</v>
+      </c>
+      <c r="E293" t="s">
+        <v>6</v>
+      </c>
+      <c r="F293" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="7"/>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="B298" s="2"/>
+      <c r="C298" s="2"/>
+      <c r="D298" s="2"/>
+      <c r="E298" s="2"/>
+      <c r="F298" s="2"/>
+      <c r="G298" s="2"/>
+      <c r="H298" s="2"/>
+      <c r="I298" s="2"/>
+      <c r="J298" s="2"/>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E299" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F299" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G299" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H299" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B293" t="s">
+      <c r="I299" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J299" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C300" s="3"/>
+      <c r="D300" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F300" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G300" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H300" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C293" t="s">
+      <c r="I300" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="J300" s="6" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" t="s">
+        <v>21</v>
+      </c>
+      <c r="B302" t="s">
+        <v>233</v>
+      </c>
+      <c r="C302" t="s">
+        <v>22</v>
+      </c>
+      <c r="D302" t="s">
+        <v>235</v>
+      </c>
+      <c r="E302" t="s">
+        <v>5</v>
+      </c>
+      <c r="F302" t="s">
+        <v>227</v>
+      </c>
+      <c r="G302" t="s">
+        <v>7</v>
+      </c>
+      <c r="H302" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" t="s">
+        <v>9</v>
+      </c>
+      <c r="B303" t="s">
+        <v>18</v>
+      </c>
+      <c r="C303" t="s">
         <v>24</v>
       </c>
-      <c r="D293" t="s">
-[...2 lines deleted...]
-      <c r="E293" t="s">
+      <c r="D303" t="s">
+        <v>212</v>
+      </c>
+      <c r="E303" t="s">
         <v>26</v>
       </c>
-      <c r="F293" t="s">
-[...2 lines deleted...]
-      <c r="G293" t="s">
+      <c r="F303" t="s">
+        <v>59</v>
+      </c>
+      <c r="G303" t="s">
         <v>8</v>
       </c>
-      <c r="H293" t="s">
-[...99 lines deleted...]
-      <c r="A302" s="3" t="s">
+      <c r="H303" t="s">
         <v>210</v>
-      </c>
-[...23 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B304" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
       <c r="C304" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D304" t="s">
-        <v>213</v>
+        <v>234</v>
       </c>
       <c r="E304" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F304" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="G304" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H304" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
+        <v>33</v>
+      </c>
+      <c r="B305" t="s">
+        <v>31</v>
+      </c>
+      <c r="C305" t="s">
+        <v>34</v>
+      </c>
+      <c r="D305" t="s">
+        <v>35</v>
+      </c>
+      <c r="E305" t="s">
+        <v>6</v>
+      </c>
+      <c r="F305" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="7"/>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="B310" s="2"/>
+      <c r="C310" s="2"/>
+      <c r="D310" s="2"/>
+      <c r="E310" s="2"/>
+      <c r="F310" s="2"/>
+      <c r="G310" s="2"/>
+      <c r="H310" s="2"/>
+      <c r="I310" s="2"/>
+      <c r="J310" s="2"/>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B311" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C311" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D311" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E311" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F311" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G311" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H311" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B305" t="s">
+      <c r="I311" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J311" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C312" s="3"/>
+      <c r="D312" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H312" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C305" t="s">
+      <c r="I312" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="J312" s="6" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" t="s">
+        <v>21</v>
+      </c>
+      <c r="B314" t="s">
+        <v>238</v>
+      </c>
+      <c r="C314" t="s">
+        <v>22</v>
+      </c>
+      <c r="D314" t="s">
+        <v>240</v>
+      </c>
+      <c r="E314" t="s">
+        <v>5</v>
+      </c>
+      <c r="F314" t="s">
+        <v>227</v>
+      </c>
+      <c r="G314" t="s">
+        <v>7</v>
+      </c>
+      <c r="H314" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" t="s">
+        <v>9</v>
+      </c>
+      <c r="B315" t="s">
+        <v>18</v>
+      </c>
+      <c r="C315" t="s">
         <v>24</v>
       </c>
-      <c r="D305" t="s">
-[...2 lines deleted...]
-      <c r="E305" t="s">
+      <c r="D315" t="s">
+        <v>212</v>
+      </c>
+      <c r="E315" t="s">
         <v>26</v>
       </c>
-      <c r="F305" t="s">
-[...2 lines deleted...]
-      <c r="G305" t="s">
+      <c r="F315" t="s">
+        <v>59</v>
+      </c>
+      <c r="G315" t="s">
         <v>8</v>
       </c>
-      <c r="H305" t="s">
-[...99 lines deleted...]
-      <c r="A314" s="3" t="s">
+      <c r="H315" t="s">
         <v>210</v>
-      </c>
-[...23 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B316" t="s">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="C316" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D316" t="s">
-        <v>213</v>
+        <v>239</v>
       </c>
       <c r="E316" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F316" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="G316" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H316" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
+        <v>33</v>
+      </c>
+      <c r="B317" t="s">
+        <v>31</v>
+      </c>
+      <c r="C317" t="s">
+        <v>34</v>
+      </c>
+      <c r="D317" t="s">
+        <v>35</v>
+      </c>
+      <c r="E317" t="s">
+        <v>6</v>
+      </c>
+      <c r="F317" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="7"/>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B322" s="2"/>
+      <c r="C322" s="2"/>
+      <c r="D322" s="2"/>
+      <c r="E322" s="2"/>
+      <c r="F322" s="2"/>
+      <c r="G322" s="2"/>
+      <c r="H322" s="2"/>
+      <c r="I322" s="2"/>
+      <c r="J322" s="2"/>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B323" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D323" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E323" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F323" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G323" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H323" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B317" t="s">
+      <c r="I323" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J323" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C324" s="3"/>
+      <c r="D324" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E324" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G324" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H324" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C317" t="s">
+      <c r="I324" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="J324" s="6" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" t="s">
+        <v>21</v>
+      </c>
+      <c r="B326" t="s">
+        <v>242</v>
+      </c>
+      <c r="C326" t="s">
+        <v>22</v>
+      </c>
+      <c r="D326" t="s">
+        <v>240</v>
+      </c>
+      <c r="E326" t="s">
+        <v>5</v>
+      </c>
+      <c r="F326" t="s">
+        <v>227</v>
+      </c>
+      <c r="G326" t="s">
+        <v>7</v>
+      </c>
+      <c r="H326" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" t="s">
+        <v>9</v>
+      </c>
+      <c r="B327" t="s">
+        <v>18</v>
+      </c>
+      <c r="C327" t="s">
         <v>24</v>
       </c>
-      <c r="D317" t="s">
-[...2 lines deleted...]
-      <c r="E317" t="s">
+      <c r="D327" t="s">
+        <v>212</v>
+      </c>
+      <c r="E327" t="s">
         <v>26</v>
       </c>
-      <c r="F317" t="s">
-[...2 lines deleted...]
-      <c r="G317" t="s">
+      <c r="F327" t="s">
+        <v>59</v>
+      </c>
+      <c r="G327" t="s">
         <v>8</v>
       </c>
-      <c r="H317" t="s">
-[...99 lines deleted...]
-      <c r="A326" s="3" t="s">
+      <c r="H327" t="s">
         <v>210</v>
-      </c>
-[...23 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B328" t="s">
-        <v>218</v>
+        <v>243</v>
       </c>
       <c r="C328" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D328" t="s">
-        <v>221</v>
+        <v>243</v>
       </c>
       <c r="E328" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F328" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G328" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H328" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
+        <v>33</v>
+      </c>
+      <c r="B329" t="s">
+        <v>31</v>
+      </c>
+      <c r="C329" t="s">
+        <v>34</v>
+      </c>
+      <c r="D329" t="s">
+        <v>35</v>
+      </c>
+      <c r="E329" t="s">
+        <v>6</v>
+      </c>
+      <c r="F329" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="7"/>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B334" s="2"/>
+      <c r="C334" s="2"/>
+      <c r="D334" s="2"/>
+      <c r="E334" s="2"/>
+      <c r="F334" s="2"/>
+      <c r="G334" s="2"/>
+      <c r="H334" s="2"/>
+      <c r="I334" s="2"/>
+      <c r="J334" s="2"/>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B335" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C335" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D335" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E335" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F335" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G335" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H335" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B329" t="s">
-[...2 lines deleted...]
-      <c r="C329" t="s">
+      <c r="I335" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J335" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C336" s="3"/>
+      <c r="D336" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G336" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H336" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I336" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="J336" s="6" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" t="s">
+        <v>21</v>
+      </c>
+      <c r="B338" t="s">
+        <v>245</v>
+      </c>
+      <c r="C338" t="s">
+        <v>22</v>
+      </c>
+      <c r="D338" t="s">
+        <v>248</v>
+      </c>
+      <c r="E338" t="s">
+        <v>5</v>
+      </c>
+      <c r="F338" t="s">
+        <v>14</v>
+      </c>
+      <c r="G338" t="s">
+        <v>7</v>
+      </c>
+      <c r="H338" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" t="s">
+        <v>9</v>
+      </c>
+      <c r="B339" t="s">
+        <v>55</v>
+      </c>
+      <c r="C339" t="s">
         <v>24</v>
       </c>
-      <c r="D329" t="s">
-[...2 lines deleted...]
-      <c r="E329" t="s">
+      <c r="D339" t="s">
+        <v>249</v>
+      </c>
+      <c r="E339" t="s">
         <v>26</v>
       </c>
-      <c r="F329" t="s">
-[...2 lines deleted...]
-      <c r="G329" t="s">
+      <c r="F339" t="s">
+        <v>59</v>
+      </c>
+      <c r="G339" t="s">
         <v>8</v>
       </c>
-      <c r="H329" t="s">
-[...99 lines deleted...]
-      <c r="A338" s="3" t="s">
+      <c r="H339" t="s">
         <v>210</v>
-      </c>
-[...23 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B340" t="s">
-        <v>224</v>
+        <v>247</v>
       </c>
       <c r="C340" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D340" t="s">
-        <v>226</v>
+        <v>247</v>
       </c>
       <c r="E340" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F340" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="G340" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H340" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
+        <v>33</v>
+      </c>
+      <c r="B341" t="s">
+        <v>31</v>
+      </c>
+      <c r="C341" t="s">
+        <v>34</v>
+      </c>
+      <c r="D341" t="s">
+        <v>35</v>
+      </c>
+      <c r="E341" t="s">
+        <v>6</v>
+      </c>
+      <c r="F341" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="7"/>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B346" s="2"/>
+      <c r="C346" s="2"/>
+      <c r="D346" s="2"/>
+      <c r="E346" s="2"/>
+      <c r="F346" s="2"/>
+      <c r="G346" s="2"/>
+      <c r="H346" s="2"/>
+      <c r="I346" s="2"/>
+      <c r="J346" s="2"/>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B347" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C347" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D347" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E347" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F347" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G347" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H347" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B341" t="s">
+      <c r="I347" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J347" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B348" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C348" s="3"/>
+      <c r="D348" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E348" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G348" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H348" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C341" t="s">
+      <c r="I348" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="J348" s="6" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" t="s">
+        <v>21</v>
+      </c>
+      <c r="B350" t="s">
+        <v>251</v>
+      </c>
+      <c r="C350" t="s">
+        <v>22</v>
+      </c>
+      <c r="D350" t="s">
+        <v>253</v>
+      </c>
+      <c r="E350" t="s">
+        <v>5</v>
+      </c>
+      <c r="F350" t="s">
+        <v>227</v>
+      </c>
+      <c r="G350" t="s">
+        <v>7</v>
+      </c>
+      <c r="H350" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" t="s">
+        <v>9</v>
+      </c>
+      <c r="B351" t="s">
+        <v>18</v>
+      </c>
+      <c r="C351" t="s">
         <v>24</v>
       </c>
-      <c r="D341" t="s">
-[...2 lines deleted...]
-      <c r="E341" t="s">
+      <c r="D351" t="s">
+        <v>212</v>
+      </c>
+      <c r="E351" t="s">
         <v>26</v>
       </c>
-      <c r="F341" t="s">
-[...2 lines deleted...]
-      <c r="G341" t="s">
+      <c r="F351" t="s">
+        <v>59</v>
+      </c>
+      <c r="G351" t="s">
         <v>8</v>
       </c>
-      <c r="H341" t="s">
-[...125 lines deleted...]
-        <v>19</v>
+      <c r="H351" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B352" t="s">
-        <v>228</v>
+        <v>252</v>
       </c>
       <c r="C352" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D352" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="E352" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F352" t="s">
-        <v>182</v>
+        <v>31</v>
       </c>
       <c r="G352" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H352" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
+        <v>33</v>
+      </c>
+      <c r="B353" t="s">
+        <v>31</v>
+      </c>
+      <c r="C353" t="s">
+        <v>34</v>
+      </c>
+      <c r="D353" t="s">
+        <v>35</v>
+      </c>
+      <c r="E353" t="s">
+        <v>6</v>
+      </c>
+      <c r="F353" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="7"/>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="B358" s="2"/>
+      <c r="C358" s="2"/>
+      <c r="D358" s="2"/>
+      <c r="E358" s="2"/>
+      <c r="F358" s="2"/>
+      <c r="G358" s="2"/>
+      <c r="H358" s="2"/>
+      <c r="I358" s="2"/>
+      <c r="J358" s="2"/>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B359" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C359" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D359" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E359" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F359" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G359" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H359" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B353" t="s">
+      <c r="I359" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J359" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B360" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C360" s="3"/>
+      <c r="D360" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E360" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F360" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G360" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H360" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C353" t="s">
+      <c r="I360" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J360" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" t="s">
+        <v>21</v>
+      </c>
+      <c r="B362" t="s">
+        <v>255</v>
+      </c>
+      <c r="C362" t="s">
+        <v>22</v>
+      </c>
+      <c r="D362" t="s">
+        <v>256</v>
+      </c>
+      <c r="E362" t="s">
+        <v>5</v>
+      </c>
+      <c r="F362" t="s">
+        <v>209</v>
+      </c>
+      <c r="G362" t="s">
+        <v>7</v>
+      </c>
+      <c r="H362" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" t="s">
+        <v>9</v>
+      </c>
+      <c r="B363" t="s">
+        <v>18</v>
+      </c>
+      <c r="C363" t="s">
         <v>24</v>
       </c>
-      <c r="D353" t="s">
-[...2 lines deleted...]
-      <c r="E353" t="s">
+      <c r="D363" t="s">
+        <v>212</v>
+      </c>
+      <c r="E363" t="s">
         <v>26</v>
       </c>
-      <c r="F353" t="s">
-[...2 lines deleted...]
-      <c r="G353" t="s">
+      <c r="F363" t="s">
+        <v>59</v>
+      </c>
+      <c r="G363" t="s">
         <v>8</v>
       </c>
-      <c r="H353" t="s">
-[...125 lines deleted...]
-        <v>233</v>
+      <c r="H363" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B364" t="s">
-        <v>231</v>
+        <v>19</v>
       </c>
       <c r="C364" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D364" t="s">
-        <v>234</v>
+        <v>19</v>
       </c>
       <c r="E364" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F364" t="s">
-        <v>182</v>
+        <v>31</v>
       </c>
       <c r="G364" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H364" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
+        <v>33</v>
+      </c>
+      <c r="B365" t="s">
+        <v>31</v>
+      </c>
+      <c r="C365" t="s">
+        <v>34</v>
+      </c>
+      <c r="D365" t="s">
+        <v>35</v>
+      </c>
+      <c r="E365" t="s">
+        <v>6</v>
+      </c>
+      <c r="F365" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="7"/>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="B370" s="2"/>
+      <c r="C370" s="2"/>
+      <c r="D370" s="2"/>
+      <c r="E370" s="2"/>
+      <c r="F370" s="2"/>
+      <c r="G370" s="2"/>
+      <c r="H370" s="2"/>
+      <c r="I370" s="2"/>
+      <c r="J370" s="2"/>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B371" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C371" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D371" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E371" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F371" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G371" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H371" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B365" t="s">
+      <c r="I371" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J371" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B372" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C372" s="3"/>
+      <c r="D372" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E372" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F372" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G372" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H372" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C365" t="s">
+      <c r="I372" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="J372" s="6" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" t="s">
+        <v>21</v>
+      </c>
+      <c r="B374" t="s">
+        <v>258</v>
+      </c>
+      <c r="C374" t="s">
+        <v>22</v>
+      </c>
+      <c r="D374" t="s">
+        <v>261</v>
+      </c>
+      <c r="E374" t="s">
+        <v>5</v>
+      </c>
+      <c r="F374" t="s">
+        <v>209</v>
+      </c>
+      <c r="G374" t="s">
+        <v>7</v>
+      </c>
+      <c r="H374" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" t="s">
+        <v>9</v>
+      </c>
+      <c r="B375" t="s">
+        <v>18</v>
+      </c>
+      <c r="C375" t="s">
         <v>24</v>
       </c>
-      <c r="D365" t="s">
-[...2 lines deleted...]
-      <c r="E365" t="s">
+      <c r="D375" t="s">
+        <v>212</v>
+      </c>
+      <c r="E375" t="s">
         <v>26</v>
       </c>
-      <c r="F365" t="s">
-[...2 lines deleted...]
-      <c r="G365" t="s">
+      <c r="F375" t="s">
+        <v>59</v>
+      </c>
+      <c r="G375" t="s">
         <v>8</v>
       </c>
-      <c r="H365" t="s">
-[...125 lines deleted...]
-        <v>19</v>
+      <c r="H375" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B376" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="C376" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D376" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="E376" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F376" t="s">
-        <v>182</v>
+        <v>31</v>
       </c>
       <c r="G376" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H376" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
+        <v>33</v>
+      </c>
+      <c r="B377" t="s">
+        <v>31</v>
+      </c>
+      <c r="C377" t="s">
+        <v>34</v>
+      </c>
+      <c r="D377" t="s">
+        <v>35</v>
+      </c>
+      <c r="E377" t="s">
+        <v>6</v>
+      </c>
+      <c r="F377" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" s="7"/>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="B382" s="2"/>
+      <c r="C382" s="2"/>
+      <c r="D382" s="2"/>
+      <c r="E382" s="2"/>
+      <c r="F382" s="2"/>
+      <c r="G382" s="2"/>
+      <c r="H382" s="2"/>
+      <c r="I382" s="2"/>
+      <c r="J382" s="2"/>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B383" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C383" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D383" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E383" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F383" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G383" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H383" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B377" t="s">
+      <c r="I383" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J383" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B384" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C384" s="3"/>
+      <c r="D384" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E384" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F384" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G384" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H384" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C377" t="s">
+      <c r="I384" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J384" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" t="s">
+        <v>21</v>
+      </c>
+      <c r="B386" t="s">
+        <v>263</v>
+      </c>
+      <c r="C386" t="s">
+        <v>22</v>
+      </c>
+      <c r="D386" t="s">
+        <v>264</v>
+      </c>
+      <c r="E386" t="s">
+        <v>5</v>
+      </c>
+      <c r="F386" t="s">
+        <v>209</v>
+      </c>
+      <c r="G386" t="s">
+        <v>7</v>
+      </c>
+      <c r="H386" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" t="s">
+        <v>9</v>
+      </c>
+      <c r="B387" t="s">
+        <v>18</v>
+      </c>
+      <c r="C387" t="s">
         <v>24</v>
       </c>
-      <c r="D377" t="s">
-[...2 lines deleted...]
-      <c r="E377" t="s">
+      <c r="D387" t="s">
+        <v>212</v>
+      </c>
+      <c r="E387" t="s">
         <v>26</v>
       </c>
-      <c r="F377" t="s">
-[...2 lines deleted...]
-      <c r="G377" t="s">
+      <c r="F387" t="s">
+        <v>59</v>
+      </c>
+      <c r="G387" t="s">
         <v>8</v>
       </c>
-      <c r="H377" t="s">
-[...125 lines deleted...]
-        <v>242</v>
+      <c r="H387" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B388" t="s">
-        <v>240</v>
+        <v>19</v>
       </c>
       <c r="C388" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D388" t="s">
-        <v>243</v>
+        <v>19</v>
       </c>
       <c r="E388" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F388" t="s">
-        <v>241</v>
+        <v>31</v>
       </c>
       <c r="G388" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H388" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
+        <v>33</v>
+      </c>
+      <c r="B389" t="s">
+        <v>31</v>
+      </c>
+      <c r="C389" t="s">
+        <v>34</v>
+      </c>
+      <c r="D389" t="s">
+        <v>35</v>
+      </c>
+      <c r="E389" t="s">
+        <v>6</v>
+      </c>
+      <c r="F389" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="7"/>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B394" s="2"/>
+      <c r="C394" s="2"/>
+      <c r="D394" s="2"/>
+      <c r="E394" s="2"/>
+      <c r="F394" s="2"/>
+      <c r="G394" s="2"/>
+      <c r="H394" s="2"/>
+      <c r="I394" s="2"/>
+      <c r="J394" s="2"/>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B395" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C395" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D395" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E395" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F395" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G395" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H395" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B389" t="s">
+      <c r="I395" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J395" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="B396" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C396" s="3"/>
+      <c r="D396" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E396" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F396" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G396" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H396" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C389" t="s">
+      <c r="I396" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="J396" s="6" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" t="s">
+        <v>21</v>
+      </c>
+      <c r="B398" t="s">
+        <v>267</v>
+      </c>
+      <c r="C398" t="s">
+        <v>22</v>
+      </c>
+      <c r="D398" t="s">
+        <v>270</v>
+      </c>
+      <c r="E398" t="s">
+        <v>5</v>
+      </c>
+      <c r="F398" t="s">
+        <v>268</v>
+      </c>
+      <c r="G398" t="s">
+        <v>7</v>
+      </c>
+      <c r="H398" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" t="s">
+        <v>9</v>
+      </c>
+      <c r="B399" t="s">
+        <v>18</v>
+      </c>
+      <c r="C399" t="s">
         <v>24</v>
       </c>
-      <c r="D389" t="s">
-[...2 lines deleted...]
-      <c r="E389" t="s">
+      <c r="D399" t="s">
+        <v>212</v>
+      </c>
+      <c r="E399" t="s">
         <v>26</v>
       </c>
-      <c r="F389" t="s">
-[...2 lines deleted...]
-      <c r="G389" t="s">
+      <c r="F399" t="s">
+        <v>59</v>
+      </c>
+      <c r="G399" t="s">
         <v>8</v>
       </c>
-      <c r="H389" t="s">
-[...4 lines deleted...]
-      <c r="A390" t="s">
+      <c r="H399" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" t="s">
         <v>28</v>
       </c>
-      <c r="B390" t="s">
-[...2 lines deleted...]
-      <c r="C390" t="s">
+      <c r="B400" t="s">
+        <v>269</v>
+      </c>
+      <c r="C400" t="s">
         <v>29</v>
       </c>
-      <c r="D390" t="s">
-[...2 lines deleted...]
-      <c r="E390" t="s">
+      <c r="D400" t="s">
+        <v>269</v>
+      </c>
+      <c r="E400" t="s">
         <v>30</v>
       </c>
-      <c r="F390" t="s">
+      <c r="F400" t="s">
         <v>31</v>
       </c>
-      <c r="G390" t="s">
+      <c r="G400" t="s">
         <v>32</v>
       </c>
-      <c r="H390" t="s">
+      <c r="H400" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="391" spans="1:10">
-      <c r="A391" t="s">
+    <row r="401" spans="1:10">
+      <c r="A401" t="s">
         <v>33</v>
       </c>
-      <c r="B391" t="s">
+      <c r="B401" t="s">
         <v>31</v>
       </c>
-      <c r="C391" t="s">
+      <c r="C401" t="s">
         <v>34</v>
       </c>
-      <c r="D391" t="s">
+      <c r="D401" t="s">
         <v>35</v>
       </c>
-      <c r="E391" t="s">
+      <c r="E401" t="s">
         <v>6</v>
       </c>
-      <c r="F391" t="s">
-        <v>232</v>
+      <c r="F401" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="F57:H57"/>
     <mergeCell ref="A62:J62"/>
     <mergeCell ref="F69:H69"/>
     <mergeCell ref="A74:J74"/>
     <mergeCell ref="F81:H81"/>
     <mergeCell ref="A86:J86"/>
     <mergeCell ref="F93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A97:H97"/>
     <mergeCell ref="A100:H100"/>
     <mergeCell ref="A102:C102"/>
     <mergeCell ref="A106:E106"/>
     <mergeCell ref="A113:J113"/>
     <mergeCell ref="F120:H120"/>
     <mergeCell ref="A122:H122"/>
     <mergeCell ref="A124:H124"/>
     <mergeCell ref="A127:H127"/>
     <mergeCell ref="A129:C129"/>
     <mergeCell ref="A133:E133"/>
     <mergeCell ref="A137:H137"/>
     <mergeCell ref="A140:H140"/>
     <mergeCell ref="A142:C142"/>
-    <mergeCell ref="A147:E147"/>
-[...41 lines deleted...]
-    <mergeCell ref="F391:H391"/>
+    <mergeCell ref="A150:E150"/>
+    <mergeCell ref="A158:H158"/>
+    <mergeCell ref="A161:H161"/>
+    <mergeCell ref="A163:C163"/>
+    <mergeCell ref="A167:E167"/>
+    <mergeCell ref="A171:H171"/>
+    <mergeCell ref="A174:H174"/>
+    <mergeCell ref="A176:C176"/>
+    <mergeCell ref="A180:E180"/>
+    <mergeCell ref="A187:J187"/>
+    <mergeCell ref="F194:H194"/>
+    <mergeCell ref="A196:H196"/>
+    <mergeCell ref="A198:H198"/>
+    <mergeCell ref="A201:H201"/>
+    <mergeCell ref="A203:C203"/>
+    <mergeCell ref="A207:E207"/>
+    <mergeCell ref="A214:J214"/>
+    <mergeCell ref="F221:H221"/>
+    <mergeCell ref="A226:J226"/>
+    <mergeCell ref="F233:H233"/>
+    <mergeCell ref="A238:J238"/>
+    <mergeCell ref="F245:H245"/>
+    <mergeCell ref="A250:J250"/>
+    <mergeCell ref="F257:H257"/>
+    <mergeCell ref="A262:J262"/>
+    <mergeCell ref="F269:H269"/>
+    <mergeCell ref="A274:J274"/>
+    <mergeCell ref="F281:H281"/>
+    <mergeCell ref="A286:J286"/>
+    <mergeCell ref="F293:H293"/>
+    <mergeCell ref="A298:J298"/>
+    <mergeCell ref="F305:H305"/>
+    <mergeCell ref="A310:J310"/>
+    <mergeCell ref="F317:H317"/>
+    <mergeCell ref="A322:J322"/>
+    <mergeCell ref="F329:H329"/>
+    <mergeCell ref="A334:J334"/>
+    <mergeCell ref="F341:H341"/>
+    <mergeCell ref="A346:J346"/>
+    <mergeCell ref="F353:H353"/>
+    <mergeCell ref="A358:J358"/>
+    <mergeCell ref="F365:H365"/>
+    <mergeCell ref="A370:J370"/>
+    <mergeCell ref="F377:H377"/>
+    <mergeCell ref="A382:J382"/>
+    <mergeCell ref="F389:H389"/>
+    <mergeCell ref="A394:J394"/>
+    <mergeCell ref="F401:H401"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>