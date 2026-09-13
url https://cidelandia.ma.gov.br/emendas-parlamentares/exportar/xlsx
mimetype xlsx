--- v3 (2026-08-23)
+++ v4 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► ANTôNIO PEREIRA — Nº 6105/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -167,101 +167,116 @@
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t>► WEVERTON ROCHA — Nº 40840008/2026</t>
   </si>
   <si>
     <t>Weverton Rocha</t>
   </si>
   <si>
     <t>40840008/2026</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>R$ 400.000,00</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>SAÚDE - FEDERAL</t>
   </si>
   <si>
+    <t>► JOSIVALDO JP — Nº 42120005/2026</t>
+  </si>
+  <si>
+    <t>Josivaldo JP</t>
+  </si>
+  <si>
+    <t>42120005/2026</t>
+  </si>
+  <si>
+    <t>Reforma da Praça da Prefeitura</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 497.500,00</t>
+  </si>
+  <si>
+    <t>Infraestrutura</t>
+  </si>
+  <si>
+    <t>Cidelândia</t>
+  </si>
+  <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 37580006/2026</t>
   </si>
   <si>
     <t>RUBENS PEREIRA JÚNIOR</t>
   </si>
   <si>
     <t>37580006/2026</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202637580006-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE C...</t>
-[...2 lines deleted...]
-    <t>Transferência Especial</t>
+    <t>Construção, Reforma Ou Ampliação De Infraestrutura Esportiva&amp;nbsp;</t>
   </si>
   <si>
     <t>R$ 995.000,00</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>360 - Construção, Reforma Ou Ampliação De Infraestrutura Esportiva - Ministério do Esporte</t>
   </si>
   <si>
     <t>CIDELANDIA</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202637580006-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
-[...1 lines deleted...]
-  <si>
     <t>► PEDRO LUCAS FERNANDES — Nº 41250006/2026</t>
   </si>
   <si>
     <t>Pedro Lucas Fernandes</t>
   </si>
   <si>
     <t>41250006/2026</t>
   </si>
   <si>
     <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 42120002/2026</t>
   </si>
   <si>
-    <t>Josivaldo JP</t>
-[...1 lines deleted...]
-  <si>
     <t>42120002/2026</t>
   </si>
   <si>
     <t>► COMISSãO DE SAúDE — Nº 50410002/2025</t>
   </si>
   <si>
     <t>Comissão de Saúde</t>
   </si>
   <si>
     <t>50410002/2025</t>
   </si>
   <si>
     <t>Comissão</t>
   </si>
   <si>
     <t>Incremento Mac</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHãO — Nº 71110003/2025</t>
   </si>
   <si>
     <t>71110003/2025</t>
@@ -359,300 +374,303 @@
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>Pago</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 42120007/2025</t>
   </si>
   <si>
     <t>42120007/2025</t>
   </si>
   <si>
     <t>Estruturação da Rede de Serviço do SUAS</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Assitência Social</t>
   </si>
   <si>
     <t>R$ 216.577,85</t>
   </si>
   <si>
-    <t>R$ 163.555,12</t>
-[...2 lines deleted...]
-    <t>40,9%</t>
+    <t>R$ 181.085,49</t>
+  </si>
+  <si>
+    <t>45,3%</t>
   </si>
   <si>
     <t>EMPENHO Nº 4030004 | Data: 04/03/2026 | Vl. Empenhado: R$ 18.596,57 | Vl. Liquidado: R$ 18.373,41 | Vl. Pago: R$ 18.373,41</t>
   </si>
   <si>
     <t>C C Nascimento Comércio Ltda</t>
   </si>
   <si>
     <t>63.540.066/0001-94</t>
   </si>
   <si>
     <t>3.3.90.30.99 - Material de Consumo</t>
   </si>
   <si>
     <t>1.665 - Transferências de Convênios e Instrumentos Congêneres Vinculados à Assistência Social</t>
   </si>
   <si>
     <t>2062 - Manutenção do Fundo Municipal de Assistência Social / 0000 - Manutenção do Fundo Municipal de Assistência Social</t>
   </si>
   <si>
     <t>021/2026</t>
   </si>
   <si>
     <t>R$ 223,16</t>
   </si>
   <si>
     <t>Descrição:VALOR EMPENHADO REF. A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERIAS DE HIGIENE E LIMPEZA PARA ATENDER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 4030004 (1 registro(s))</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>R$ 18.373,41</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 4030004 (1 registro(s))</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
-    <t>EMPENHO Nº 11030002 | Data: 11/03/2026 | Vl. Empenhado: R$ 179.618,50 | Vl. Liquidado: R$ 126.998,93 | Vl. Pago: R$ 126.998,93</t>
+    <t>EMPENHO Nº 11030002 | Data: 11/03/2026 | Vl. Empenhado: R$ 179.618,50 | Vl. Liquidado: R$ 144.529,30 | Vl. Pago: R$ 144.529,30</t>
   </si>
   <si>
     <t>Nova Era Empreendimentos Ltda</t>
   </si>
   <si>
     <t>54.556.465/0001-52</t>
   </si>
   <si>
     <t>Ata de Registro de Preço</t>
   </si>
   <si>
     <t>030/2026</t>
   </si>
   <si>
-    <t>R$ 52.619,57</t>
+    <t>R$ 35.089,20</t>
   </si>
   <si>
     <t>Descrição:VALOR EMPENHADO REF. A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE GÊNEROS ALIMENTICIOS PARA A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL</t>
   </si>
   <si>
-    <t>LIQUIDAÇÕES DO EMPENHO 11030002 (5 registro(s))</t>
+    <t>LIQUIDAÇÕES DO EMPENHO 11030002 (6 registro(s))</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>R$ 33.724,21</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>R$ 25.961,75</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>R$ 20.647,11</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>R$ 20.101,14</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>R$ 26.564,72</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO 11030002 (5 registro(s))</t>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 17.530,37</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11030002 (6 registro(s))</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
     <t>EMPENHO Nº 16040006 | Data: 16/04/2026 | Vl. Empenhado: R$ 15.000,02 | Vl. Liquidado: R$ 14.820,02 | Vl. Pago: R$ 14.820,02</t>
   </si>
   <si>
     <t>R$ 180,00</t>
   </si>
   <si>
     <t>Descrição:VALOR EMPENHADO REF. A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERIAIS DE HIGIENE E LIMPEZA PARA ATENDER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 16040006 (1 registro(s))</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>R$ 14.820,02</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 16040006 (1 registro(s))</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>EMPENHO Nº 30060002 | Data: 30/06/2026 | Vl. Empenhado: R$ 3.362,76 | Vl. Liquidado: R$ 3.362,76 | Vl. Pago: R$ 3.362,76</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 30060002 (1 registro(s))</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>R$ 3.362,76</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 30060002 (1 registro(s))</t>
   </si>
   <si>
     <t>► MÁRCIO HONAISER — Nº 44190004/2025</t>
   </si>
   <si>
     <t>MÁRCIO HONAISER</t>
   </si>
   <si>
     <t>44190004/2025</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202544190004-MARCIO HONAISER ao ente 01610134000197 - MUNICIPIO DE CIDELAN...</t>
+    <t>Pavimentação de vias Urbanas</t>
   </si>
   <si>
     <t>R$ 990.000,00</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>535 - Pavimentação</t>
   </si>
   <si>
     <t>R$ 989.000,00</t>
   </si>
   <si>
     <t>R$ 719.971,43</t>
   </si>
   <si>
     <t>72,7%</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202544190004-MARCIO HONAISER ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº 9060005 | Data: 09/06/2026 | Vl. Empenhado: R$ 989.000,00 | Vl. Liquidado: R$ 719.971,43 | Vl. Pago: R$ 719.971,43</t>
   </si>
   <si>
     <t>CAMPO ALEGRE EMPREENDIMENTOS LTDA</t>
   </si>
   <si>
     <t>09.011.896/0001-89</t>
   </si>
   <si>
     <t>4.4.90.51.91 – Obras e Instalações</t>
   </si>
   <si>
     <t>1.700 - Outras Transferências de convênios ou Instrumentos Congêneres da União</t>
   </si>
   <si>
     <t>12 – Conservação da Malha Viária / 0000 – Manutenção e Conservação de Vias Públicas</t>
   </si>
   <si>
     <t>Concorrência Eletrônica</t>
   </si>
   <si>
     <t>067/2026</t>
   </si>
   <si>
     <t>R$ 269.028,57</t>
   </si>
   <si>
     <t>Descrição:VALOR EMPENHADO REFERENTE A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFALTICA EM CBUQ 5CM COM SARJETA E MEIO FIO NO MUNICIPIO DE CIDELÂNDIA.&amp;nbsp;</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 9060005 (1 registro(s))</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 9060005 (1 registro(s))</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 37580003/2025</t>
   </si>
   <si>
     <t>37580003/2025</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE C...</t>
+    <t>Pavimentação de Estradas Vicinais do Município</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>537 - Pavimentação De Estradas Vicinais</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
   </si>
   <si>
     <t>► ELIZIANE GAMA — Nº 41390008/2025</t>
   </si>
   <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
     <t>41390008/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 37580004/2025</t>
   </si>
   <si>
     <t>37580004/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110002/2024</t>
   </si>
@@ -1400,54 +1418,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J401"/>
+  <dimension ref="A1:J415"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J396" sqref="J396"/>
+      <selection activeCell="J410" sqref="J410"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -2031,83 +2049,83 @@
       </c>
       <c r="G40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>55</v>
       </c>
       <c r="I40" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J40" s="6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>21</v>
       </c>
       <c r="B42" t="s">
         <v>53</v>
       </c>
       <c r="C42" t="s">
         <v>22</v>
       </c>
       <c r="D42" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>7</v>
       </c>
       <c r="H42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>55</v>
       </c>
       <c r="C43" t="s">
         <v>24</v>
       </c>
       <c r="D43" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44" t="s">
         <v>56</v>
       </c>
       <c r="C44" t="s">
         <v>29</v>
       </c>
       <c r="D44" t="s">
         <v>56</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
@@ -2115,327 +2133,327 @@
       </c>
       <c r="G44" t="s">
         <v>32</v>
       </c>
       <c r="H44" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>31</v>
       </c>
       <c r="C45" t="s">
         <v>34</v>
       </c>
       <c r="D45" t="s">
         <v>35</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
       <c r="F45" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="I52" s="6" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="J52" s="6" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>21</v>
       </c>
       <c r="B54" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C54" t="s">
         <v>22</v>
       </c>
       <c r="D54" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E54" t="s">
         <v>5</v>
       </c>
       <c r="F54" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>7</v>
       </c>
       <c r="H54" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="C55" t="s">
         <v>24</v>
       </c>
       <c r="D55" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="E55" t="s">
         <v>26</v>
       </c>
       <c r="F55" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="G55" t="s">
         <v>8</v>
       </c>
       <c r="H55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>28</v>
       </c>
       <c r="B56" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="C56" t="s">
         <v>29</v>
       </c>
       <c r="D56" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
         <v>31</v>
       </c>
       <c r="G56" t="s">
         <v>32</v>
       </c>
       <c r="H56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
         <v>31</v>
       </c>
       <c r="C57" t="s">
         <v>34</v>
       </c>
       <c r="D57" t="s">
         <v>35</v>
       </c>
       <c r="E57" t="s">
         <v>6</v>
       </c>
       <c r="F57" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I64" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J64" s="6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>21</v>
       </c>
       <c r="B66" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C66" t="s">
         <v>22</v>
       </c>
       <c r="D66" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E66" t="s">
         <v>5</v>
       </c>
       <c r="F66" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G66" t="s">
         <v>7</v>
       </c>
       <c r="H66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>24</v>
       </c>
       <c r="D67" t="s">
         <v>50</v>
       </c>
       <c r="E67" t="s">
         <v>26</v>
       </c>
       <c r="F67" t="s">
@@ -2477,4703 +2495,4910 @@
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>33</v>
       </c>
       <c r="B69" t="s">
         <v>31</v>
       </c>
       <c r="C69" t="s">
         <v>34</v>
       </c>
       <c r="D69" t="s">
         <v>35</v>
       </c>
       <c r="E69" t="s">
         <v>6</v>
       </c>
       <c r="F69" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="7"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I76" s="6" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="J76" s="6" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>21</v>
       </c>
       <c r="B78" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C78" t="s">
         <v>22</v>
       </c>
       <c r="D78" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E78" t="s">
         <v>5</v>
       </c>
       <c r="F78" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G78" t="s">
         <v>7</v>
       </c>
       <c r="H78" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
         <v>24</v>
       </c>
       <c r="D79" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E79" t="s">
         <v>26</v>
       </c>
       <c r="F79" t="s">
         <v>27</v>
       </c>
       <c r="G79" t="s">
         <v>8</v>
       </c>
       <c r="H79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>28</v>
       </c>
       <c r="B80" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="C80" t="s">
         <v>29</v>
       </c>
       <c r="D80" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="E80" t="s">
         <v>30</v>
       </c>
       <c r="F80" t="s">
         <v>31</v>
       </c>
       <c r="G80" t="s">
         <v>32</v>
       </c>
       <c r="H80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>31</v>
       </c>
       <c r="C81" t="s">
         <v>34</v>
       </c>
       <c r="D81" t="s">
         <v>35</v>
       </c>
       <c r="E81" t="s">
         <v>6</v>
       </c>
       <c r="F81" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="7"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
       <c r="J86" s="2"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I87" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J87" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="6" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="J88" s="6" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>21</v>
       </c>
       <c r="B90" t="s">
         <v>76</v>
       </c>
       <c r="C90" t="s">
         <v>22</v>
       </c>
       <c r="D90" t="s">
         <v>79</v>
       </c>
       <c r="E90" t="s">
         <v>5</v>
       </c>
       <c r="F90" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="G90" t="s">
         <v>7</v>
       </c>
       <c r="H90" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>18</v>
       </c>
       <c r="C91" t="s">
         <v>24</v>
       </c>
       <c r="D91" t="s">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>26</v>
       </c>
       <c r="F91" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G91" t="s">
         <v>8</v>
       </c>
       <c r="H91" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>28</v>
       </c>
       <c r="B92" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="C92" t="s">
         <v>29</v>
       </c>
       <c r="D92" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>30</v>
       </c>
       <c r="F92" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="G92" t="s">
         <v>32</v>
       </c>
       <c r="H92" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="C93" t="s">
         <v>34</v>
       </c>
       <c r="D93" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="E93" t="s">
         <v>6</v>
       </c>
       <c r="F93" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      <c r="A95" s="8" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="7"/>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B98" s="2"/>
+      <c r="C98" s="2"/>
+      <c r="D98" s="2"/>
+      <c r="E98" s="2"/>
+      <c r="F98" s="2"/>
+      <c r="G98" s="2"/>
+      <c r="H98" s="2"/>
+      <c r="I98" s="2"/>
+      <c r="J98" s="2"/>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I100" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B95" s="8"/>
-[...8 lines deleted...]
-      <c r="A97" s="9" t="s">
+      <c r="J100" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
+        <v>21</v>
+      </c>
+      <c r="B102" t="s">
+        <v>81</v>
+      </c>
+      <c r="C102" t="s">
+        <v>22</v>
+      </c>
+      <c r="D102" t="s">
         <v>84</v>
       </c>
-      <c r="B97" s="9"/>
-[...8 lines deleted...]
-      <c r="A98" s="10" t="s">
+      <c r="E102" t="s">
+        <v>5</v>
+      </c>
+      <c r="F102" t="s">
+        <v>40</v>
+      </c>
+      <c r="G102" t="s">
+        <v>7</v>
+      </c>
+      <c r="H102" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" t="s">
+        <v>24</v>
+      </c>
+      <c r="D103" t="s">
+        <v>25</v>
+      </c>
+      <c r="E103" t="s">
+        <v>26</v>
+      </c>
+      <c r="F103" t="s">
         <v>85</v>
       </c>
-      <c r="B98" s="10" t="s">
+      <c r="G103" t="s">
+        <v>8</v>
+      </c>
+      <c r="H103" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>28</v>
+      </c>
+      <c r="B104" t="s">
+        <v>83</v>
+      </c>
+      <c r="C104" t="s">
+        <v>29</v>
+      </c>
+      <c r="D104" t="s">
+        <v>83</v>
+      </c>
+      <c r="E104" t="s">
+        <v>30</v>
+      </c>
+      <c r="F104" t="s">
         <v>86</v>
       </c>
-      <c r="C98" s="10" t="s">
+      <c r="G104" t="s">
+        <v>32</v>
+      </c>
+      <c r="H104" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
+        <v>33</v>
+      </c>
+      <c r="B105" t="s">
+        <v>86</v>
+      </c>
+      <c r="C105" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105" t="s">
         <v>87</v>
       </c>
-      <c r="D98" s="10" t="s">
+      <c r="E105" t="s">
+        <v>6</v>
+      </c>
+      <c r="F105" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="E98" s="10" t="s">
+      <c r="B107" s="8"/>
+      <c r="C107" s="8"/>
+      <c r="D107" s="8"/>
+      <c r="E107" s="8"/>
+      <c r="F107" s="8"/>
+      <c r="G107" s="8"/>
+      <c r="H107" s="8"/>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="F98" s="10" t="s">
+      <c r="B109" s="9"/>
+      <c r="C109" s="9"/>
+      <c r="D109" s="9"/>
+      <c r="E109" s="9"/>
+      <c r="F109" s="9"/>
+      <c r="G109" s="9"/>
+      <c r="H109" s="9"/>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="G98" s="10" t="s">
+      <c r="B110" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="H98" s="11" t="s">
+      <c r="C110" s="10" t="s">
         <v>92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="3" t="s">
+      <c r="D110" s="10" t="s">
         <v>93</v>
       </c>
-      <c r="B99" s="3">
+      <c r="E110" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="F110" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G110" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H110" s="11" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B111" s="3">
         <v>30260538000104</v>
       </c>
-      <c r="C99" s="3" t="s">
+      <c r="C111" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="H111" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B112" s="13"/>
+      <c r="C112" s="13"/>
+      <c r="D112" s="13"/>
+      <c r="E112" s="13"/>
+      <c r="F112" s="13"/>
+      <c r="G112" s="13"/>
+      <c r="H112" s="13"/>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B114" s="14"/>
+      <c r="C114" s="14"/>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B115" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C115" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="17">
+        <v>2.58</v>
+      </c>
+      <c r="B116" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C116" s="18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="B118" s="19"/>
+      <c r="C118" s="19"/>
+      <c r="D118" s="19"/>
+      <c r="E118" s="19"/>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B119" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C119" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D119" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E119" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="22">
+        <v>1303001</v>
+      </c>
+      <c r="B120" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="C120" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D120" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="E120" s="22" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="7"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B125" s="2"/>
+      <c r="C125" s="2"/>
+      <c r="D125" s="2"/>
+      <c r="E125" s="2"/>
+      <c r="F125" s="2"/>
+      <c r="G125" s="2"/>
+      <c r="H125" s="2"/>
+      <c r="I125" s="2"/>
+      <c r="J125" s="2"/>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G126" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H126" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J126" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C127" s="3"/>
+      <c r="D127" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I127" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J127" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>21</v>
+      </c>
+      <c r="B129" t="s">
+        <v>115</v>
+      </c>
+      <c r="C129" t="s">
+        <v>22</v>
+      </c>
+      <c r="D129" t="s">
+        <v>117</v>
+      </c>
+      <c r="E129" t="s">
+        <v>5</v>
+      </c>
+      <c r="F129" t="s">
+        <v>14</v>
+      </c>
+      <c r="G129" t="s">
+        <v>7</v>
+      </c>
+      <c r="H129" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" t="s">
+        <v>18</v>
+      </c>
+      <c r="C130" t="s">
+        <v>24</v>
+      </c>
+      <c r="D130" t="s">
+        <v>118</v>
+      </c>
+      <c r="E130" t="s">
+        <v>26</v>
+      </c>
+      <c r="F130" t="s">
+        <v>85</v>
+      </c>
+      <c r="G130" t="s">
+        <v>8</v>
+      </c>
+      <c r="H130" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
+        <v>28</v>
+      </c>
+      <c r="B131" t="s">
+        <v>48</v>
+      </c>
+      <c r="C131" t="s">
+        <v>29</v>
+      </c>
+      <c r="D131" t="s">
+        <v>48</v>
+      </c>
+      <c r="E131" t="s">
+        <v>30</v>
+      </c>
+      <c r="F131" t="s">
+        <v>119</v>
+      </c>
+      <c r="G131" t="s">
+        <v>32</v>
+      </c>
+      <c r="H131" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" t="s">
+        <v>33</v>
+      </c>
+      <c r="B132" t="s">
+        <v>120</v>
+      </c>
+      <c r="C132" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132" t="s">
+        <v>121</v>
+      </c>
+      <c r="E132" t="s">
+        <v>6</v>
+      </c>
+      <c r="F132" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B134" s="8"/>
+      <c r="C134" s="8"/>
+      <c r="D134" s="8"/>
+      <c r="E134" s="8"/>
+      <c r="F134" s="8"/>
+      <c r="G134" s="8"/>
+      <c r="H134" s="8"/>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B136" s="9"/>
+      <c r="C136" s="9"/>
+      <c r="D136" s="9"/>
+      <c r="E136" s="9"/>
+      <c r="F136" s="9"/>
+      <c r="G136" s="9"/>
+      <c r="H136" s="9"/>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C137" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D137" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E137" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="D99" s="3" t="s">
+      <c r="F137" s="10" t="s">
         <v>95</v>
       </c>
-      <c r="E99" s="3" t="s">
+      <c r="G137" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="F99" s="3" t="s">
+      <c r="H137" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="G99" s="3" t="s">
-[...29 lines deleted...]
-      <c r="B103" s="15" t="s">
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F138" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C103" s="16" t="s">
+      <c r="G138" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H138" s="6" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B139" s="13"/>
+      <c r="C139" s="13"/>
+      <c r="D139" s="13"/>
+      <c r="E139" s="13"/>
+      <c r="F139" s="13"/>
+      <c r="G139" s="13"/>
+      <c r="H139" s="13"/>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B141" s="14"/>
+      <c r="C141" s="14"/>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B142" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C142" s="16" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="104" spans="1:10">
-[...23 lines deleted...]
-      <c r="B107" s="20" t="s">
+    <row r="143" spans="1:10">
+      <c r="A143" s="17">
+        <v>211</v>
+      </c>
+      <c r="B143" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="C143" s="18" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="B145" s="19"/>
+      <c r="C145" s="19"/>
+      <c r="D145" s="19"/>
+      <c r="E145" s="19"/>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B146" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C146" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D146" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E146" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="22">
+        <v>5030031</v>
+      </c>
+      <c r="B147" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="C147" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D147" s="23" t="s">
+        <v>133</v>
+      </c>
+      <c r="E147" s="22" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="B149" s="9"/>
+      <c r="C149" s="9"/>
+      <c r="D149" s="9"/>
+      <c r="E149" s="9"/>
+      <c r="F149" s="9"/>
+      <c r="G149" s="9"/>
+      <c r="H149" s="9"/>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C150" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D150" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E150" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="F150" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G150" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H150" s="11" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H151" s="6" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B152" s="13"/>
+      <c r="C152" s="13"/>
+      <c r="D152" s="13"/>
+      <c r="E152" s="13"/>
+      <c r="F152" s="13"/>
+      <c r="G152" s="13"/>
+      <c r="H152" s="13"/>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="B154" s="14"/>
+      <c r="C154" s="14"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C107" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="21" t="s">
+      <c r="B155" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C155" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="17">
+        <v>126</v>
+      </c>
+      <c r="B156" s="17" t="s">
+        <v>144</v>
+      </c>
+      <c r="C156" s="18" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="24">
+        <v>158</v>
+      </c>
+      <c r="B157" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C157" s="25" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="17">
+        <v>207</v>
+      </c>
+      <c r="B158" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="C158" s="18" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="24">
+        <v>183</v>
+      </c>
+      <c r="B159" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="C159" s="25" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="17">
+        <v>217</v>
+      </c>
+      <c r="B160" s="17" t="s">
+        <v>152</v>
+      </c>
+      <c r="C160" s="18" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="24">
+        <v>249</v>
+      </c>
+      <c r="B161" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C161" s="25" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B163" s="19"/>
+      <c r="C163" s="19"/>
+      <c r="D163" s="19"/>
+      <c r="E163" s="19"/>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B164" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C164" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D164" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="E107" s="20" t="s">
+      <c r="E164" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="108" spans="1:10">
-[...131 lines deleted...]
-      <c r="D118" t="s">
+    <row r="165" spans="1:10">
+      <c r="A165" s="22">
+        <v>27030016</v>
+      </c>
+      <c r="B165" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="C165" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="D165" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="E165" s="22" t="s">
         <v>113</v>
       </c>
-      <c r="E118" t="s">
-[...283 lines deleted...]
-      <c r="A140" s="12" t="s">
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="26">
+        <v>30040011</v>
+      </c>
+      <c r="B166" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="C166" s="26" t="s">
         <v>137</v>
       </c>
-      <c r="B140" s="13"/>
-[...73 lines deleted...]
-      <c r="B148" s="17" t="s">
+      <c r="D166" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="C148" s="18" t="s">
-[...4 lines deleted...]
-      <c r="A150" s="19" t="s">
+      <c r="E166" s="26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="22">
+        <v>3070014</v>
+      </c>
+      <c r="B167" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="C167" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="D167" s="23" t="s">
         <v>149</v>
       </c>
-      <c r="B150" s="19"/>
-[...42 lines deleted...]
-      <c r="B153" s="26" t="s">
+      <c r="E167" s="22" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="26">
+        <v>13070002</v>
+      </c>
+      <c r="B168" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="C168" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="D168" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="C153" s="26" t="s">
-[...188 lines deleted...]
-        <v>8</v>
+      <c r="E168" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="22">
+        <v>31070001</v>
+      </c>
+      <c r="B169" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="C169" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="D169" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="E169" s="22" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="26">
+        <v>2090002</v>
+      </c>
+      <c r="B170" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="C170" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="D170" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="E170" s="26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B172" s="9"/>
+      <c r="C172" s="9"/>
+      <c r="D172" s="9"/>
+      <c r="E172" s="9"/>
+      <c r="F172" s="9"/>
+      <c r="G172" s="9"/>
+      <c r="H172" s="9"/>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C173" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D173" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E173" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="F173" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G173" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H173" s="11" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H174" s="6" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B175" s="13"/>
+      <c r="C175" s="13"/>
+      <c r="D175" s="13"/>
+      <c r="E175" s="13"/>
+      <c r="F175" s="13"/>
+      <c r="G175" s="13"/>
+      <c r="H175" s="13"/>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="B177" s="14"/>
+      <c r="C177" s="14"/>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B178" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C178" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="17">
+        <v>309</v>
+      </c>
+      <c r="B179" s="17" t="s">
+        <v>167</v>
+      </c>
+      <c r="C179" s="18" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B181" s="19"/>
+      <c r="C181" s="19"/>
+      <c r="D181" s="19"/>
+      <c r="E181" s="19"/>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B182" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C182" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D182" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E182" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="22">
         <v>29040004</v>
       </c>
-      <c r="B169" s="22" t="s">
-[...34 lines deleted...]
-      <c r="D172" s="10" t="s">
+      <c r="B183" s="22" t="s">
+        <v>170</v>
+      </c>
+      <c r="C183" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D183" s="23" t="s">
+        <v>168</v>
+      </c>
+      <c r="E183" s="22" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="B185" s="9"/>
+      <c r="C185" s="9"/>
+      <c r="D185" s="9"/>
+      <c r="E185" s="9"/>
+      <c r="F185" s="9"/>
+      <c r="G185" s="9"/>
+      <c r="H185" s="9"/>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C186" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D186" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E186" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="F186" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G186" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H186" s="11" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H187" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B188" s="13"/>
+      <c r="C188" s="13"/>
+      <c r="D188" s="13"/>
+      <c r="E188" s="13"/>
+      <c r="F188" s="13"/>
+      <c r="G188" s="13"/>
+      <c r="H188" s="13"/>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B190" s="14"/>
+      <c r="C190" s="14"/>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B191" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C191" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="17">
+        <v>439</v>
+      </c>
+      <c r="B192" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="C192" s="18" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B194" s="19"/>
+      <c r="C194" s="19"/>
+      <c r="D194" s="19"/>
+      <c r="E194" s="19"/>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B195" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C195" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D195" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E195" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="22">
+        <v>2070001</v>
+      </c>
+      <c r="B196" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C196" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D196" s="23" t="s">
+        <v>174</v>
+      </c>
+      <c r="E196" s="22" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="7"/>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B201" s="2"/>
+      <c r="C201" s="2"/>
+      <c r="D201" s="2"/>
+      <c r="E201" s="2"/>
+      <c r="F201" s="2"/>
+      <c r="G201" s="2"/>
+      <c r="H201" s="2"/>
+      <c r="I201" s="2"/>
+      <c r="J201" s="2"/>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E202" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G202" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H202" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J202" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C203" s="3"/>
+      <c r="D203" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I203" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="J203" s="6" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" t="s">
+        <v>21</v>
+      </c>
+      <c r="B205" t="s">
+        <v>178</v>
+      </c>
+      <c r="C205" t="s">
+        <v>22</v>
+      </c>
+      <c r="D205" t="s">
+        <v>181</v>
+      </c>
+      <c r="E205" t="s">
+        <v>5</v>
+      </c>
+      <c r="F205" t="s">
+        <v>70</v>
+      </c>
+      <c r="G205" t="s">
+        <v>7</v>
+      </c>
+      <c r="H205" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" t="s">
+        <v>9</v>
+      </c>
+      <c r="B206" t="s">
+        <v>55</v>
+      </c>
+      <c r="C206" t="s">
+        <v>24</v>
+      </c>
+      <c r="D206" t="s">
+        <v>182</v>
+      </c>
+      <c r="E206" t="s">
+        <v>26</v>
+      </c>
+      <c r="F206" t="s">
+        <v>66</v>
+      </c>
+      <c r="G206" t="s">
+        <v>8</v>
+      </c>
+      <c r="H206" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" t="s">
+        <v>28</v>
+      </c>
+      <c r="B207" t="s">
+        <v>180</v>
+      </c>
+      <c r="C207" t="s">
+        <v>29</v>
+      </c>
+      <c r="D207" t="s">
+        <v>180</v>
+      </c>
+      <c r="E207" t="s">
+        <v>30</v>
+      </c>
+      <c r="F207" t="s">
+        <v>183</v>
+      </c>
+      <c r="G207" t="s">
+        <v>32</v>
+      </c>
+      <c r="H207" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" t="s">
+        <v>33</v>
+      </c>
+      <c r="B208" t="s">
+        <v>184</v>
+      </c>
+      <c r="C208" t="s">
+        <v>34</v>
+      </c>
+      <c r="D208" t="s">
+        <v>185</v>
+      </c>
+      <c r="E208" t="s">
+        <v>6</v>
+      </c>
+      <c r="F208" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="E172" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F172" s="10" t="s">
+      <c r="B210" s="8"/>
+      <c r="C210" s="8"/>
+      <c r="D210" s="8"/>
+      <c r="E210" s="8"/>
+      <c r="F210" s="8"/>
+      <c r="G210" s="8"/>
+      <c r="H210" s="8"/>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="B212" s="9"/>
+      <c r="C212" s="9"/>
+      <c r="D212" s="9"/>
+      <c r="E212" s="9"/>
+      <c r="F212" s="9"/>
+      <c r="G212" s="9"/>
+      <c r="H212" s="9"/>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="G172" s="10" t="s">
+      <c r="B213" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="H172" s="11" t="s">
+      <c r="C213" s="10" t="s">
         <v>92</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F173" s="3" t="s">
+      <c r="D213" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E213" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="F213" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G213" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H213" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="G173" s="3" t="s">
-[...32 lines deleted...]
-      <c r="C177" s="16" t="s">
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F214" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="H214" s="6" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="B215" s="13"/>
+      <c r="C215" s="13"/>
+      <c r="D215" s="13"/>
+      <c r="E215" s="13"/>
+      <c r="F215" s="13"/>
+      <c r="G215" s="13"/>
+      <c r="H215" s="13"/>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B217" s="14"/>
+      <c r="C217" s="14"/>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B218" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C218" s="16" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="178" spans="1:10">
-[...29 lines deleted...]
-      <c r="D181" s="21" t="s">
+    <row r="219" spans="1:10">
+      <c r="A219" s="17">
+        <v>370</v>
+      </c>
+      <c r="B219" s="17" t="s">
+        <v>197</v>
+      </c>
+      <c r="C219" s="18" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="19" t="s">
+        <v>198</v>
+      </c>
+      <c r="B221" s="19"/>
+      <c r="C221" s="19"/>
+      <c r="D221" s="19"/>
+      <c r="E221" s="19"/>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B222" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C222" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D222" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="E181" s="20" t="s">
+      <c r="E222" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="182" spans="1:10">
-[...34 lines deleted...]
-      <c r="A188" s="4" t="s">
+    <row r="223" spans="1:10">
+      <c r="A223" s="22">
+        <v>1070001</v>
+      </c>
+      <c r="B223" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="C223" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="D223" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="E223" s="22" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="7"/>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B228" s="2"/>
+      <c r="C228" s="2"/>
+      <c r="D228" s="2"/>
+      <c r="E228" s="2"/>
+      <c r="F228" s="2"/>
+      <c r="G228" s="2"/>
+      <c r="H228" s="2"/>
+      <c r="I228" s="2"/>
+      <c r="J228" s="2"/>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B188" s="4" t="s">
+      <c r="B229" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C188" s="4" t="s">
+      <c r="C229" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D188" s="4" t="s">
+      <c r="D229" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E188" s="4" t="s">
+      <c r="E229" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F188" s="4" t="s">
+      <c r="F229" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G188" s="4" t="s">
+      <c r="G229" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H188" s="4" t="s">
+      <c r="H229" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I188" s="5" t="s">
+      <c r="I229" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J188" s="5" t="s">
+      <c r="J229" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="189" spans="1:10">
-[...13 lines deleted...]
-      <c r="F189" s="3" t="s">
+    <row r="230" spans="1:10">
+      <c r="A230" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C230" s="3"/>
+      <c r="D230" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F230" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G189" s="3" t="s">
+      <c r="G230" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H189" s="3" t="s">
+      <c r="H230" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="I189" s="6" t="s">
-[...155 lines deleted...]
-      <c r="A200" s="3" t="s">
+      <c r="I230" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="B200" s="3" t="s">
-[...95 lines deleted...]
-      <c r="C209" s="22" t="s">
+      <c r="J230" s="6" t="s">
         <v>180</v>
-      </c>
-[...312 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B232" t="s">
-        <v>19</v>
+        <v>201</v>
       </c>
       <c r="C232" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D232" t="s">
-        <v>19</v>
+        <v>203</v>
       </c>
       <c r="E232" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F232" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G232" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H232" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" t="s">
+        <v>55</v>
+      </c>
+      <c r="C233" t="s">
+        <v>24</v>
+      </c>
+      <c r="D233" t="s">
+        <v>204</v>
+      </c>
+      <c r="E233" t="s">
+        <v>26</v>
+      </c>
+      <c r="F233" t="s">
+        <v>66</v>
+      </c>
+      <c r="G233" t="s">
+        <v>8</v>
+      </c>
+      <c r="H233" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" t="s">
+        <v>28</v>
+      </c>
+      <c r="B234" t="s">
+        <v>180</v>
+      </c>
+      <c r="C234" t="s">
+        <v>29</v>
+      </c>
+      <c r="D234" t="s">
+        <v>180</v>
+      </c>
+      <c r="E234" t="s">
+        <v>30</v>
+      </c>
+      <c r="F234" t="s">
+        <v>31</v>
+      </c>
+      <c r="G234" t="s">
+        <v>32</v>
+      </c>
+      <c r="H234" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" t="s">
         <v>33</v>
       </c>
-      <c r="B233" t="s">
+      <c r="B235" t="s">
         <v>31</v>
       </c>
-      <c r="C233" t="s">
+      <c r="C235" t="s">
         <v>34</v>
       </c>
-      <c r="D233" t="s">
+      <c r="D235" t="s">
         <v>35</v>
       </c>
-      <c r="E233" t="s">
+      <c r="E235" t="s">
         <v>6</v>
       </c>
-      <c r="F233" t="s">
+      <c r="F235" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="7"/>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B240" s="2"/>
+      <c r="C240" s="2"/>
+      <c r="D240" s="2"/>
+      <c r="E240" s="2"/>
+      <c r="F240" s="2"/>
+      <c r="G240" s="2"/>
+      <c r="H240" s="2"/>
+      <c r="I240" s="2"/>
+      <c r="J240" s="2"/>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C241" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D241" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F241" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G241" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H241" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J241" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C242" s="3"/>
+      <c r="D242" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E242" s="3" t="s">
         <v>41</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="F240" s="3" t="s">
+      <c r="F242" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G240" s="3" t="s">
+      <c r="G242" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H240" s="3" t="s">
+      <c r="H242" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I240" s="6" t="s">
-[...55 lines deleted...]
-        <v>17</v>
+      <c r="I242" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J242" s="6" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B244" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="C244" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D244" t="s">
-        <v>42</v>
+        <v>208</v>
       </c>
       <c r="E244" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F244" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="G244" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H244" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" t="s">
+        <v>18</v>
+      </c>
+      <c r="C245" t="s">
+        <v>24</v>
+      </c>
+      <c r="D245" t="s">
+        <v>50</v>
+      </c>
+      <c r="E245" t="s">
+        <v>26</v>
+      </c>
+      <c r="F245" t="s">
+        <v>66</v>
+      </c>
+      <c r="G245" t="s">
+        <v>8</v>
+      </c>
+      <c r="H245" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" t="s">
+        <v>28</v>
+      </c>
+      <c r="B246" t="s">
+        <v>19</v>
+      </c>
+      <c r="C246" t="s">
+        <v>29</v>
+      </c>
+      <c r="D246" t="s">
+        <v>19</v>
+      </c>
+      <c r="E246" t="s">
+        <v>30</v>
+      </c>
+      <c r="F246" t="s">
+        <v>31</v>
+      </c>
+      <c r="G246" t="s">
+        <v>32</v>
+      </c>
+      <c r="H246" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" t="s">
         <v>33</v>
       </c>
-      <c r="B245" t="s">
+      <c r="B247" t="s">
         <v>31</v>
       </c>
-      <c r="C245" t="s">
+      <c r="C247" t="s">
         <v>34</v>
       </c>
-      <c r="D245" t="s">
+      <c r="D247" t="s">
         <v>35</v>
       </c>
-      <c r="E245" t="s">
+      <c r="E247" t="s">
         <v>6</v>
       </c>
-      <c r="F245" t="s">
+      <c r="F247" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="248" spans="1:10">
-[...1 lines deleted...]
-    </row>
     <row r="250" spans="1:10">
-      <c r="A250" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A251" s="4" t="s">
+      <c r="A250" s="7"/>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="B252" s="2"/>
+      <c r="C252" s="2"/>
+      <c r="D252" s="2"/>
+      <c r="E252" s="2"/>
+      <c r="F252" s="2"/>
+      <c r="G252" s="2"/>
+      <c r="H252" s="2"/>
+      <c r="I252" s="2"/>
+      <c r="J252" s="2"/>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B251" s="4" t="s">
+      <c r="B253" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C251" s="4" t="s">
+      <c r="C253" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D251" s="4" t="s">
+      <c r="D253" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E251" s="4" t="s">
+      <c r="E253" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F251" s="4" t="s">
+      <c r="F253" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G251" s="4" t="s">
+      <c r="G253" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H251" s="4" t="s">
+      <c r="H253" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I251" s="5" t="s">
+      <c r="I253" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J251" s="5" t="s">
+      <c r="J253" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="252" spans="1:10">
-[...10 lines deleted...]
-      <c r="E252" s="3" t="s">
+    <row r="254" spans="1:10">
+      <c r="A254" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C254" s="3"/>
+      <c r="D254" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E254" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F252" s="3" t="s">
+      <c r="F254" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G252" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H252" s="3" t="s">
+      <c r="G254" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H254" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I252" s="6" t="s">
-[...55 lines deleted...]
-        <v>210</v>
+      <c r="I254" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J254" s="6" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B256" t="s">
-        <v>19</v>
+        <v>210</v>
       </c>
       <c r="C256" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D256" t="s">
-        <v>19</v>
+        <v>211</v>
       </c>
       <c r="E256" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F256" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="G256" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H256" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
+        <v>9</v>
+      </c>
+      <c r="B257" t="s">
+        <v>18</v>
+      </c>
+      <c r="C257" t="s">
+        <v>24</v>
+      </c>
+      <c r="D257" t="s">
+        <v>50</v>
+      </c>
+      <c r="E257" t="s">
+        <v>26</v>
+      </c>
+      <c r="F257" t="s">
+        <v>66</v>
+      </c>
+      <c r="G257" t="s">
+        <v>8</v>
+      </c>
+      <c r="H257" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" t="s">
+        <v>28</v>
+      </c>
+      <c r="B258" t="s">
+        <v>42</v>
+      </c>
+      <c r="C258" t="s">
+        <v>29</v>
+      </c>
+      <c r="D258" t="s">
+        <v>42</v>
+      </c>
+      <c r="E258" t="s">
+        <v>30</v>
+      </c>
+      <c r="F258" t="s">
+        <v>31</v>
+      </c>
+      <c r="G258" t="s">
+        <v>32</v>
+      </c>
+      <c r="H258" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" t="s">
         <v>33</v>
       </c>
-      <c r="B257" t="s">
+      <c r="B259" t="s">
         <v>31</v>
       </c>
-      <c r="C257" t="s">
+      <c r="C259" t="s">
         <v>34</v>
       </c>
-      <c r="D257" t="s">
+      <c r="D259" t="s">
         <v>35</v>
       </c>
-      <c r="E257" t="s">
+      <c r="E259" t="s">
         <v>6</v>
       </c>
-      <c r="F257" t="s">
+      <c r="F259" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="260" spans="1:10">
-[...1 lines deleted...]
-    </row>
     <row r="262" spans="1:10">
-      <c r="A262" s="2" t="s">
+      <c r="A262" s="7"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B264" s="2"/>
+      <c r="C264" s="2"/>
+      <c r="D264" s="2"/>
+      <c r="E264" s="2"/>
+      <c r="F264" s="2"/>
+      <c r="G264" s="2"/>
+      <c r="H264" s="2"/>
+      <c r="I264" s="2"/>
+      <c r="J264" s="2"/>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B265" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C265" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D265" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E265" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F265" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G265" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H265" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I265" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J265" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="B262" s="2"/>
-[...45 lines deleted...]
-      <c r="B264" s="3" t="s">
+      <c r="B266" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="C264" s="3"/>
-[...3 lines deleted...]
-      <c r="E264" s="3" t="s">
+      <c r="C266" s="3"/>
+      <c r="D266" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="F264" s="3" t="s">
+      <c r="E266" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F266" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G264" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H264" s="3" t="s">
+      <c r="G266" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H266" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I264" s="6" t="s">
-[...55 lines deleted...]
-        <v>210</v>
+      <c r="I266" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J266" s="6" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B268" t="s">
-        <v>42</v>
+        <v>214</v>
       </c>
       <c r="C268" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D268" t="s">
-        <v>42</v>
+        <v>217</v>
       </c>
       <c r="E268" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F268" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="G268" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H268" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" t="s">
+        <v>18</v>
+      </c>
+      <c r="C269" t="s">
+        <v>24</v>
+      </c>
+      <c r="D269" t="s">
+        <v>218</v>
+      </c>
+      <c r="E269" t="s">
+        <v>26</v>
+      </c>
+      <c r="F269" t="s">
+        <v>66</v>
+      </c>
+      <c r="G269" t="s">
+        <v>8</v>
+      </c>
+      <c r="H269" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" t="s">
+        <v>28</v>
+      </c>
+      <c r="B270" t="s">
+        <v>19</v>
+      </c>
+      <c r="C270" t="s">
+        <v>29</v>
+      </c>
+      <c r="D270" t="s">
+        <v>19</v>
+      </c>
+      <c r="E270" t="s">
+        <v>30</v>
+      </c>
+      <c r="F270" t="s">
+        <v>31</v>
+      </c>
+      <c r="G270" t="s">
+        <v>32</v>
+      </c>
+      <c r="H270" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" t="s">
         <v>33</v>
       </c>
-      <c r="B269" t="s">
+      <c r="B271" t="s">
         <v>31</v>
       </c>
-      <c r="C269" t="s">
+      <c r="C271" t="s">
         <v>34</v>
       </c>
-      <c r="D269" t="s">
+      <c r="D271" t="s">
         <v>35</v>
       </c>
-      <c r="E269" t="s">
+      <c r="E271" t="s">
         <v>6</v>
       </c>
-      <c r="F269" t="s">
+      <c r="F271" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="7"/>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B276" s="2"/>
+      <c r="C276" s="2"/>
+      <c r="D276" s="2"/>
+      <c r="E276" s="2"/>
+      <c r="F276" s="2"/>
+      <c r="G276" s="2"/>
+      <c r="H276" s="2"/>
+      <c r="I276" s="2"/>
+      <c r="J276" s="2"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B277" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C277" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D277" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E277" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F277" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G277" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H277" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I277" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J277" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C278" s="3"/>
+      <c r="D278" s="3" t="s">
         <v>215</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="F276" s="3" t="s">
+      <c r="E278" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F278" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G276" s="3" t="s">
-[...5 lines deleted...]
-      <c r="I276" s="6" t="s">
+      <c r="G278" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I278" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="J276" s="6" t="s">
+      <c r="J278" s="6" t="s">
         <v>42</v>
-      </c>
-[...50 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B280" t="s">
-        <v>42</v>
+        <v>220</v>
       </c>
       <c r="C280" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D280" t="s">
-        <v>42</v>
+        <v>222</v>
       </c>
       <c r="E280" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F280" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="G280" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H280" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
+        <v>9</v>
+      </c>
+      <c r="B281" t="s">
+        <v>18</v>
+      </c>
+      <c r="C281" t="s">
+        <v>24</v>
+      </c>
+      <c r="D281" t="s">
+        <v>218</v>
+      </c>
+      <c r="E281" t="s">
+        <v>26</v>
+      </c>
+      <c r="F281" t="s">
+        <v>66</v>
+      </c>
+      <c r="G281" t="s">
+        <v>8</v>
+      </c>
+      <c r="H281" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" t="s">
+        <v>28</v>
+      </c>
+      <c r="B282" t="s">
+        <v>42</v>
+      </c>
+      <c r="C282" t="s">
+        <v>29</v>
+      </c>
+      <c r="D282" t="s">
+        <v>42</v>
+      </c>
+      <c r="E282" t="s">
+        <v>30</v>
+      </c>
+      <c r="F282" t="s">
+        <v>31</v>
+      </c>
+      <c r="G282" t="s">
+        <v>32</v>
+      </c>
+      <c r="H282" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" t="s">
         <v>33</v>
       </c>
-      <c r="B281" t="s">
+      <c r="B283" t="s">
         <v>31</v>
       </c>
-      <c r="C281" t="s">
+      <c r="C283" t="s">
         <v>34</v>
       </c>
-      <c r="D281" t="s">
+      <c r="D283" t="s">
         <v>35</v>
       </c>
-      <c r="E281" t="s">
+      <c r="E283" t="s">
         <v>6</v>
       </c>
-      <c r="F281" t="s">
+      <c r="F283" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="7"/>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="2" t="s">
         <v>223</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A286" s="2" t="s">
+      <c r="B288" s="2"/>
+      <c r="C288" s="2"/>
+      <c r="D288" s="2"/>
+      <c r="E288" s="2"/>
+      <c r="F288" s="2"/>
+      <c r="G288" s="2"/>
+      <c r="H288" s="2"/>
+      <c r="I288" s="2"/>
+      <c r="J288" s="2"/>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B289" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E289" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F289" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G289" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H289" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I289" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J289" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="B286" s="2"/>
-[...42 lines deleted...]
-      <c r="A288" s="3" t="s">
+      <c r="B290" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="B288" s="3" t="s">
+      <c r="C290" s="3"/>
+      <c r="D290" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E290" s="3" t="s">
         <v>226</v>
       </c>
-      <c r="C288" s="3"/>
-[...6 lines deleted...]
-      <c r="F288" s="3" t="s">
+      <c r="F290" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G288" s="3" t="s">
-[...61 lines deleted...]
-        <v>210</v>
+      <c r="G290" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I290" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J290" s="6" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B292" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C292" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D292" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E292" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F292" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G292" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H292" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
+        <v>9</v>
+      </c>
+      <c r="B293" t="s">
+        <v>55</v>
+      </c>
+      <c r="C293" t="s">
+        <v>24</v>
+      </c>
+      <c r="D293" t="s">
+        <v>228</v>
+      </c>
+      <c r="E293" t="s">
+        <v>26</v>
+      </c>
+      <c r="F293" t="s">
+        <v>66</v>
+      </c>
+      <c r="G293" t="s">
+        <v>8</v>
+      </c>
+      <c r="H293" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" t="s">
+        <v>28</v>
+      </c>
+      <c r="B294" t="s">
+        <v>42</v>
+      </c>
+      <c r="C294" t="s">
+        <v>29</v>
+      </c>
+      <c r="D294" t="s">
+        <v>42</v>
+      </c>
+      <c r="E294" t="s">
+        <v>30</v>
+      </c>
+      <c r="F294" t="s">
+        <v>31</v>
+      </c>
+      <c r="G294" t="s">
+        <v>32</v>
+      </c>
+      <c r="H294" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" t="s">
         <v>33</v>
       </c>
-      <c r="B293" t="s">
+      <c r="B295" t="s">
         <v>31</v>
       </c>
-      <c r="C293" t="s">
+      <c r="C295" t="s">
         <v>34</v>
       </c>
-      <c r="D293" t="s">
+      <c r="D295" t="s">
         <v>35</v>
       </c>
-      <c r="E293" t="s">
+      <c r="E295" t="s">
         <v>6</v>
       </c>
-      <c r="F293" t="s">
-[...4 lines deleted...]
-      <c r="A296" s="7"/>
+      <c r="F295" t="s">
+        <v>229</v>
+      </c>
     </row>
     <row r="298" spans="1:10">
-      <c r="A298" s="2" t="s">
+      <c r="A298" s="7"/>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B300" s="2"/>
+      <c r="C300" s="2"/>
+      <c r="D300" s="2"/>
+      <c r="E300" s="2"/>
+      <c r="F300" s="2"/>
+      <c r="G300" s="2"/>
+      <c r="H300" s="2"/>
+      <c r="I300" s="2"/>
+      <c r="J300" s="2"/>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B301" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C301" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D301" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E301" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F301" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G301" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H301" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I301" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J301" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="B298" s="2"/>
-[...42 lines deleted...]
-      <c r="A300" s="3" t="s">
+      <c r="B302" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="B300" s="3" t="s">
+      <c r="C302" s="3"/>
+      <c r="D302" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="C300" s="3"/>
-[...6 lines deleted...]
-      <c r="F300" s="3" t="s">
+      <c r="E302" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F302" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G300" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H300" s="3" t="s">
+      <c r="G302" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H302" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I300" s="6" t="s">
-[...16 lines deleted...]
-      <c r="D302" t="s">
+      <c r="I302" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="E302" t="s">
-[...35 lines deleted...]
-        <v>210</v>
+      <c r="J302" s="6" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B304" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C304" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D304" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E304" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F304" t="s">
-        <v>31</v>
+        <v>233</v>
       </c>
       <c r="G304" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H304" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
+        <v>9</v>
+      </c>
+      <c r="B305" t="s">
+        <v>18</v>
+      </c>
+      <c r="C305" t="s">
+        <v>24</v>
+      </c>
+      <c r="D305" t="s">
+        <v>218</v>
+      </c>
+      <c r="E305" t="s">
+        <v>26</v>
+      </c>
+      <c r="F305" t="s">
+        <v>66</v>
+      </c>
+      <c r="G305" t="s">
+        <v>8</v>
+      </c>
+      <c r="H305" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" t="s">
+        <v>28</v>
+      </c>
+      <c r="B306" t="s">
+        <v>235</v>
+      </c>
+      <c r="C306" t="s">
+        <v>29</v>
+      </c>
+      <c r="D306" t="s">
+        <v>235</v>
+      </c>
+      <c r="E306" t="s">
+        <v>30</v>
+      </c>
+      <c r="F306" t="s">
+        <v>31</v>
+      </c>
+      <c r="G306" t="s">
+        <v>32</v>
+      </c>
+      <c r="H306" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" t="s">
         <v>33</v>
       </c>
-      <c r="B305" t="s">
+      <c r="B307" t="s">
         <v>31</v>
       </c>
-      <c r="C305" t="s">
+      <c r="C307" t="s">
         <v>34</v>
       </c>
-      <c r="D305" t="s">
+      <c r="D307" t="s">
         <v>35</v>
       </c>
-      <c r="E305" t="s">
+      <c r="E307" t="s">
         <v>6</v>
       </c>
-      <c r="F305" t="s">
-[...4 lines deleted...]
-      <c r="A308" s="7"/>
+      <c r="F307" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="310" spans="1:10">
-      <c r="A310" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A311" s="4" t="s">
+      <c r="A310" s="7"/>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B312" s="2"/>
+      <c r="C312" s="2"/>
+      <c r="D312" s="2"/>
+      <c r="E312" s="2"/>
+      <c r="F312" s="2"/>
+      <c r="G312" s="2"/>
+      <c r="H312" s="2"/>
+      <c r="I312" s="2"/>
+      <c r="J312" s="2"/>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B311" s="4" t="s">
+      <c r="B313" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C311" s="4" t="s">
+      <c r="C313" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D311" s="4" t="s">
+      <c r="D313" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E311" s="4" t="s">
+      <c r="E313" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F311" s="4" t="s">
+      <c r="F313" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G311" s="4" t="s">
+      <c r="G313" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H311" s="4" t="s">
+      <c r="H313" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I311" s="5" t="s">
+      <c r="I313" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J311" s="5" t="s">
+      <c r="J313" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="312" spans="1:10">
-[...3 lines deleted...]
-      <c r="B312" s="3" t="s">
+    <row r="314" spans="1:10">
+      <c r="A314" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="C312" s="3"/>
-[...6 lines deleted...]
-      <c r="F312" s="3" t="s">
+      <c r="B314" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C314" s="3"/>
+      <c r="D314" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F314" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G312" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H312" s="3" t="s">
+      <c r="G314" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H314" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I312" s="6" t="s">
-[...16 lines deleted...]
-      <c r="D314" t="s">
+      <c r="I314" s="6" t="s">
         <v>240</v>
       </c>
-      <c r="E314" t="s">
-[...35 lines deleted...]
-        <v>210</v>
+      <c r="J314" s="6" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B316" t="s">
         <v>239</v>
       </c>
       <c r="C316" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D316" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E316" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F316" t="s">
-        <v>31</v>
+        <v>233</v>
       </c>
       <c r="G316" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H316" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
+        <v>9</v>
+      </c>
+      <c r="B317" t="s">
+        <v>18</v>
+      </c>
+      <c r="C317" t="s">
+        <v>24</v>
+      </c>
+      <c r="D317" t="s">
+        <v>218</v>
+      </c>
+      <c r="E317" t="s">
+        <v>26</v>
+      </c>
+      <c r="F317" t="s">
+        <v>66</v>
+      </c>
+      <c r="G317" t="s">
+        <v>8</v>
+      </c>
+      <c r="H317" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" t="s">
+        <v>28</v>
+      </c>
+      <c r="B318" t="s">
+        <v>240</v>
+      </c>
+      <c r="C318" t="s">
+        <v>29</v>
+      </c>
+      <c r="D318" t="s">
+        <v>240</v>
+      </c>
+      <c r="E318" t="s">
+        <v>30</v>
+      </c>
+      <c r="F318" t="s">
+        <v>31</v>
+      </c>
+      <c r="G318" t="s">
+        <v>32</v>
+      </c>
+      <c r="H318" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" t="s">
         <v>33</v>
       </c>
-      <c r="B317" t="s">
+      <c r="B319" t="s">
         <v>31</v>
       </c>
-      <c r="C317" t="s">
+      <c r="C319" t="s">
         <v>34</v>
       </c>
-      <c r="D317" t="s">
+      <c r="D319" t="s">
         <v>35</v>
       </c>
-      <c r="E317" t="s">
+      <c r="E319" t="s">
         <v>6</v>
       </c>
-      <c r="F317" t="s">
+      <c r="F319" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="7"/>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B324" s="2"/>
+      <c r="C324" s="2"/>
+      <c r="D324" s="2"/>
+      <c r="E324" s="2"/>
+      <c r="F324" s="2"/>
+      <c r="G324" s="2"/>
+      <c r="H324" s="2"/>
+      <c r="I324" s="2"/>
+      <c r="J324" s="2"/>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B325" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C325" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D325" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E325" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F325" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G325" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H325" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J325" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B326" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="C326" s="3"/>
+      <c r="D326" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E326" s="3" t="s">
         <v>41</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="F324" s="3" t="s">
+      <c r="F326" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G324" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H324" s="3" t="s">
+      <c r="G326" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H326" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I324" s="6" t="s">
-[...55 lines deleted...]
-        <v>210</v>
+      <c r="I326" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="J326" s="6" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B328" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C328" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D328" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E328" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F328" t="s">
-        <v>31</v>
+        <v>233</v>
       </c>
       <c r="G328" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H328" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
+        <v>9</v>
+      </c>
+      <c r="B329" t="s">
+        <v>18</v>
+      </c>
+      <c r="C329" t="s">
+        <v>24</v>
+      </c>
+      <c r="D329" t="s">
+        <v>218</v>
+      </c>
+      <c r="E329" t="s">
+        <v>26</v>
+      </c>
+      <c r="F329" t="s">
+        <v>66</v>
+      </c>
+      <c r="G329" t="s">
+        <v>8</v>
+      </c>
+      <c r="H329" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" t="s">
+        <v>28</v>
+      </c>
+      <c r="B330" t="s">
+        <v>245</v>
+      </c>
+      <c r="C330" t="s">
+        <v>29</v>
+      </c>
+      <c r="D330" t="s">
+        <v>245</v>
+      </c>
+      <c r="E330" t="s">
+        <v>30</v>
+      </c>
+      <c r="F330" t="s">
+        <v>31</v>
+      </c>
+      <c r="G330" t="s">
+        <v>32</v>
+      </c>
+      <c r="H330" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" t="s">
         <v>33</v>
       </c>
-      <c r="B329" t="s">
+      <c r="B331" t="s">
         <v>31</v>
       </c>
-      <c r="C329" t="s">
+      <c r="C331" t="s">
         <v>34</v>
       </c>
-      <c r="D329" t="s">
+      <c r="D331" t="s">
         <v>35</v>
       </c>
-      <c r="E329" t="s">
+      <c r="E331" t="s">
         <v>6</v>
       </c>
-      <c r="F329" t="s">
+      <c r="F331" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="332" spans="1:10">
-[...1 lines deleted...]
-    </row>
     <row r="334" spans="1:10">
-      <c r="A334" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A335" s="4" t="s">
+      <c r="A334" s="7"/>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="B336" s="2"/>
+      <c r="C336" s="2"/>
+      <c r="D336" s="2"/>
+      <c r="E336" s="2"/>
+      <c r="F336" s="2"/>
+      <c r="G336" s="2"/>
+      <c r="H336" s="2"/>
+      <c r="I336" s="2"/>
+      <c r="J336" s="2"/>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B335" s="4" t="s">
+      <c r="B337" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C335" s="4" t="s">
+      <c r="C337" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D335" s="4" t="s">
+      <c r="D337" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E335" s="4" t="s">
+      <c r="E337" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F335" s="4" t="s">
+      <c r="F337" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G335" s="4" t="s">
+      <c r="G337" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H335" s="4" t="s">
+      <c r="H337" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I335" s="5" t="s">
+      <c r="I337" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J335" s="5" t="s">
+      <c r="J337" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="336" spans="1:10">
-[...13 lines deleted...]
-      <c r="F336" s="3" t="s">
+    <row r="338" spans="1:10">
+      <c r="A338" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C338" s="3"/>
+      <c r="D338" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F338" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G336" s="3" t="s">
-[...48 lines deleted...]
-      <c r="D339" t="s">
+      <c r="G338" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H338" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I338" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="E339" t="s">
-[...9 lines deleted...]
-        <v>210</v>
+      <c r="J338" s="6" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B340" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C340" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D340" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E340" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F340" t="s">
-        <v>31</v>
+        <v>233</v>
       </c>
       <c r="G340" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H340" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
+        <v>9</v>
+      </c>
+      <c r="B341" t="s">
+        <v>18</v>
+      </c>
+      <c r="C341" t="s">
+        <v>24</v>
+      </c>
+      <c r="D341" t="s">
+        <v>218</v>
+      </c>
+      <c r="E341" t="s">
+        <v>26</v>
+      </c>
+      <c r="F341" t="s">
+        <v>66</v>
+      </c>
+      <c r="G341" t="s">
+        <v>8</v>
+      </c>
+      <c r="H341" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" t="s">
+        <v>28</v>
+      </c>
+      <c r="B342" t="s">
+        <v>249</v>
+      </c>
+      <c r="C342" t="s">
+        <v>29</v>
+      </c>
+      <c r="D342" t="s">
+        <v>249</v>
+      </c>
+      <c r="E342" t="s">
+        <v>30</v>
+      </c>
+      <c r="F342" t="s">
+        <v>31</v>
+      </c>
+      <c r="G342" t="s">
+        <v>32</v>
+      </c>
+      <c r="H342" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" t="s">
         <v>33</v>
       </c>
-      <c r="B341" t="s">
+      <c r="B343" t="s">
         <v>31</v>
       </c>
-      <c r="C341" t="s">
+      <c r="C343" t="s">
         <v>34</v>
       </c>
-      <c r="D341" t="s">
+      <c r="D343" t="s">
         <v>35</v>
       </c>
-      <c r="E341" t="s">
+      <c r="E343" t="s">
         <v>6</v>
       </c>
-      <c r="F341" t="s">
-[...4 lines deleted...]
-      <c r="A344" s="7"/>
+      <c r="F343" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="346" spans="1:10">
-      <c r="A346" s="2" t="s">
+      <c r="A346" s="7"/>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="B346" s="2"/>
-[...10 lines deleted...]
-      <c r="A347" s="4" t="s">
+      <c r="B348" s="2"/>
+      <c r="C348" s="2"/>
+      <c r="D348" s="2"/>
+      <c r="E348" s="2"/>
+      <c r="F348" s="2"/>
+      <c r="G348" s="2"/>
+      <c r="H348" s="2"/>
+      <c r="I348" s="2"/>
+      <c r="J348" s="2"/>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B347" s="4" t="s">
+      <c r="B349" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C347" s="4" t="s">
+      <c r="C349" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D347" s="4" t="s">
+      <c r="D349" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E347" s="4" t="s">
+      <c r="E349" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F347" s="4" t="s">
+      <c r="F349" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G347" s="4" t="s">
+      <c r="G349" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H347" s="4" t="s">
+      <c r="H349" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I347" s="5" t="s">
+      <c r="I349" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J347" s="5" t="s">
+      <c r="J349" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="348" spans="1:10">
-[...3 lines deleted...]
-      <c r="B348" s="3" t="s">
+    <row r="350" spans="1:10">
+      <c r="A350" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B350" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="C348" s="3"/>
-[...6 lines deleted...]
-      <c r="F348" s="3" t="s">
+      <c r="C350" s="3"/>
+      <c r="D350" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E350" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F350" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G348" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D350" t="s">
+      <c r="G350" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H350" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I350" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="E350" t="s">
-[...35 lines deleted...]
-        <v>210</v>
+      <c r="J350" s="6" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B352" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C352" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D352" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E352" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F352" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G352" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H352" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
+        <v>9</v>
+      </c>
+      <c r="B353" t="s">
+        <v>55</v>
+      </c>
+      <c r="C353" t="s">
+        <v>24</v>
+      </c>
+      <c r="D353" t="s">
+        <v>255</v>
+      </c>
+      <c r="E353" t="s">
+        <v>26</v>
+      </c>
+      <c r="F353" t="s">
+        <v>66</v>
+      </c>
+      <c r="G353" t="s">
+        <v>8</v>
+      </c>
+      <c r="H353" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" t="s">
+        <v>28</v>
+      </c>
+      <c r="B354" t="s">
+        <v>253</v>
+      </c>
+      <c r="C354" t="s">
+        <v>29</v>
+      </c>
+      <c r="D354" t="s">
+        <v>253</v>
+      </c>
+      <c r="E354" t="s">
+        <v>30</v>
+      </c>
+      <c r="F354" t="s">
+        <v>31</v>
+      </c>
+      <c r="G354" t="s">
+        <v>32</v>
+      </c>
+      <c r="H354" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" t="s">
         <v>33</v>
       </c>
-      <c r="B353" t="s">
+      <c r="B355" t="s">
         <v>31</v>
       </c>
-      <c r="C353" t="s">
+      <c r="C355" t="s">
         <v>34</v>
       </c>
-      <c r="D353" t="s">
+      <c r="D355" t="s">
         <v>35</v>
       </c>
-      <c r="E353" t="s">
+      <c r="E355" t="s">
         <v>6</v>
       </c>
-      <c r="F353" t="s">
+      <c r="F355" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="7"/>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B360" s="2"/>
+      <c r="C360" s="2"/>
+      <c r="D360" s="2"/>
+      <c r="E360" s="2"/>
+      <c r="F360" s="2"/>
+      <c r="G360" s="2"/>
+      <c r="H360" s="2"/>
+      <c r="I360" s="2"/>
+      <c r="J360" s="2"/>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B361" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C361" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D361" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E361" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F361" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G361" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H361" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J361" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B362" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C362" s="3"/>
+      <c r="D362" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E362" s="3" t="s">
         <v>41</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="F360" s="3" t="s">
+      <c r="F362" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G360" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H360" s="3" t="s">
+      <c r="G362" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H362" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I360" s="6" t="s">
-[...55 lines deleted...]
-        <v>210</v>
+      <c r="I362" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="J362" s="6" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B364" t="s">
-        <v>19</v>
+        <v>257</v>
       </c>
       <c r="C364" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D364" t="s">
-        <v>19</v>
+        <v>259</v>
       </c>
       <c r="E364" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F364" t="s">
-        <v>31</v>
+        <v>233</v>
       </c>
       <c r="G364" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H364" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
+        <v>9</v>
+      </c>
+      <c r="B365" t="s">
+        <v>18</v>
+      </c>
+      <c r="C365" t="s">
+        <v>24</v>
+      </c>
+      <c r="D365" t="s">
+        <v>218</v>
+      </c>
+      <c r="E365" t="s">
+        <v>26</v>
+      </c>
+      <c r="F365" t="s">
+        <v>66</v>
+      </c>
+      <c r="G365" t="s">
+        <v>8</v>
+      </c>
+      <c r="H365" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" t="s">
+        <v>28</v>
+      </c>
+      <c r="B366" t="s">
+        <v>258</v>
+      </c>
+      <c r="C366" t="s">
+        <v>29</v>
+      </c>
+      <c r="D366" t="s">
+        <v>258</v>
+      </c>
+      <c r="E366" t="s">
+        <v>30</v>
+      </c>
+      <c r="F366" t="s">
+        <v>31</v>
+      </c>
+      <c r="G366" t="s">
+        <v>32</v>
+      </c>
+      <c r="H366" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" t="s">
         <v>33</v>
       </c>
-      <c r="B365" t="s">
+      <c r="B367" t="s">
         <v>31</v>
       </c>
-      <c r="C365" t="s">
+      <c r="C367" t="s">
         <v>34</v>
       </c>
-      <c r="D365" t="s">
+      <c r="D367" t="s">
         <v>35</v>
       </c>
-      <c r="E365" t="s">
+      <c r="E367" t="s">
         <v>6</v>
       </c>
-      <c r="F365" t="s">
+      <c r="F367" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="368" spans="1:10">
-[...1 lines deleted...]
-    </row>
     <row r="370" spans="1:10">
-      <c r="A370" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A371" s="4" t="s">
+      <c r="A370" s="7"/>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="B372" s="2"/>
+      <c r="C372" s="2"/>
+      <c r="D372" s="2"/>
+      <c r="E372" s="2"/>
+      <c r="F372" s="2"/>
+      <c r="G372" s="2"/>
+      <c r="H372" s="2"/>
+      <c r="I372" s="2"/>
+      <c r="J372" s="2"/>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B371" s="4" t="s">
+      <c r="B373" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C371" s="4" t="s">
+      <c r="C373" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D371" s="4" t="s">
+      <c r="D373" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E371" s="4" t="s">
+      <c r="E373" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F371" s="4" t="s">
+      <c r="F373" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G371" s="4" t="s">
+      <c r="G373" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H371" s="4" t="s">
+      <c r="H373" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I371" s="5" t="s">
+      <c r="I373" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J371" s="5" t="s">
+      <c r="J373" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="372" spans="1:10">
-[...13 lines deleted...]
-      <c r="F372" s="3" t="s">
+    <row r="374" spans="1:10">
+      <c r="A374" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B374" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="C374" s="3"/>
+      <c r="D374" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E374" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F374" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G372" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H372" s="3" t="s">
+      <c r="G374" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H374" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I372" s="6" t="s">
-[...55 lines deleted...]
-        <v>210</v>
+      <c r="I374" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J374" s="6" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B376" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C376" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D376" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E376" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F376" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="G376" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H376" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
+        <v>9</v>
+      </c>
+      <c r="B377" t="s">
+        <v>18</v>
+      </c>
+      <c r="C377" t="s">
+        <v>24</v>
+      </c>
+      <c r="D377" t="s">
+        <v>218</v>
+      </c>
+      <c r="E377" t="s">
+        <v>26</v>
+      </c>
+      <c r="F377" t="s">
+        <v>66</v>
+      </c>
+      <c r="G377" t="s">
+        <v>8</v>
+      </c>
+      <c r="H377" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" t="s">
+        <v>28</v>
+      </c>
+      <c r="B378" t="s">
+        <v>19</v>
+      </c>
+      <c r="C378" t="s">
+        <v>29</v>
+      </c>
+      <c r="D378" t="s">
+        <v>19</v>
+      </c>
+      <c r="E378" t="s">
+        <v>30</v>
+      </c>
+      <c r="F378" t="s">
+        <v>31</v>
+      </c>
+      <c r="G378" t="s">
+        <v>32</v>
+      </c>
+      <c r="H378" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" t="s">
         <v>33</v>
       </c>
-      <c r="B377" t="s">
+      <c r="B379" t="s">
         <v>31</v>
       </c>
-      <c r="C377" t="s">
+      <c r="C379" t="s">
         <v>34</v>
       </c>
-      <c r="D377" t="s">
+      <c r="D379" t="s">
         <v>35</v>
       </c>
-      <c r="E377" t="s">
+      <c r="E379" t="s">
         <v>6</v>
       </c>
-      <c r="F377" t="s">
-[...4 lines deleted...]
-      <c r="A380" s="7"/>
+      <c r="F379" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="382" spans="1:10">
-      <c r="A382" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A383" s="4" t="s">
+      <c r="A382" s="7"/>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B384" s="2"/>
+      <c r="C384" s="2"/>
+      <c r="D384" s="2"/>
+      <c r="E384" s="2"/>
+      <c r="F384" s="2"/>
+      <c r="G384" s="2"/>
+      <c r="H384" s="2"/>
+      <c r="I384" s="2"/>
+      <c r="J384" s="2"/>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B383" s="4" t="s">
+      <c r="B385" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C383" s="4" t="s">
+      <c r="C385" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D383" s="4" t="s">
+      <c r="D385" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E383" s="4" t="s">
+      <c r="E385" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F383" s="4" t="s">
+      <c r="F385" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G383" s="4" t="s">
+      <c r="G385" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H383" s="4" t="s">
+      <c r="H385" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I383" s="5" t="s">
+      <c r="I385" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J383" s="5" t="s">
+      <c r="J385" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="384" spans="1:10">
-[...13 lines deleted...]
-      <c r="F384" s="3" t="s">
+    <row r="386" spans="1:10">
+      <c r="A386" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B386" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C386" s="3"/>
+      <c r="D386" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E386" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="F386" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G384" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H384" s="3" t="s">
+      <c r="G386" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H386" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I384" s="6" t="s">
-[...55 lines deleted...]
-        <v>210</v>
+      <c r="I386" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="J386" s="6" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B388" t="s">
-        <v>19</v>
+        <v>264</v>
       </c>
       <c r="C388" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D388" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
       <c r="E388" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F388" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="G388" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H388" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
+        <v>9</v>
+      </c>
+      <c r="B389" t="s">
+        <v>18</v>
+      </c>
+      <c r="C389" t="s">
+        <v>24</v>
+      </c>
+      <c r="D389" t="s">
+        <v>218</v>
+      </c>
+      <c r="E389" t="s">
+        <v>26</v>
+      </c>
+      <c r="F389" t="s">
+        <v>66</v>
+      </c>
+      <c r="G389" t="s">
+        <v>8</v>
+      </c>
+      <c r="H389" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" t="s">
+        <v>28</v>
+      </c>
+      <c r="B390" t="s">
+        <v>266</v>
+      </c>
+      <c r="C390" t="s">
+        <v>29</v>
+      </c>
+      <c r="D390" t="s">
+        <v>266</v>
+      </c>
+      <c r="E390" t="s">
+        <v>30</v>
+      </c>
+      <c r="F390" t="s">
+        <v>31</v>
+      </c>
+      <c r="G390" t="s">
+        <v>32</v>
+      </c>
+      <c r="H390" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" t="s">
         <v>33</v>
       </c>
-      <c r="B389" t="s">
+      <c r="B391" t="s">
         <v>31</v>
       </c>
-      <c r="C389" t="s">
+      <c r="C391" t="s">
         <v>34</v>
       </c>
-      <c r="D389" t="s">
+      <c r="D391" t="s">
         <v>35</v>
       </c>
-      <c r="E389" t="s">
+      <c r="E391" t="s">
         <v>6</v>
       </c>
-      <c r="F389" t="s">
-[...4 lines deleted...]
-      <c r="A392" s="7"/>
+      <c r="F391" t="s">
+        <v>265</v>
+      </c>
     </row>
     <row r="394" spans="1:10">
-      <c r="A394" s="2" t="s">
+      <c r="A394" s="7"/>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B396" s="2"/>
+      <c r="C396" s="2"/>
+      <c r="D396" s="2"/>
+      <c r="E396" s="2"/>
+      <c r="F396" s="2"/>
+      <c r="G396" s="2"/>
+      <c r="H396" s="2"/>
+      <c r="I396" s="2"/>
+      <c r="J396" s="2"/>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B397" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C397" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D397" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E397" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F397" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G397" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H397" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I397" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J397" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B398" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C398" s="3"/>
+      <c r="D398" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E398" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="B394" s="2"/>
-[...55 lines deleted...]
-      <c r="F396" s="3" t="s">
+      <c r="F398" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G396" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H396" s="3" t="s">
+      <c r="G398" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H398" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I396" s="6" t="s">
-[...55 lines deleted...]
-        <v>210</v>
+      <c r="I398" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J398" s="6" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B400" t="s">
         <v>269</v>
       </c>
       <c r="C400" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D400" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E400" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F400" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="G400" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="H400" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
+        <v>9</v>
+      </c>
+      <c r="B401" t="s">
+        <v>18</v>
+      </c>
+      <c r="C401" t="s">
+        <v>24</v>
+      </c>
+      <c r="D401" t="s">
+        <v>218</v>
+      </c>
+      <c r="E401" t="s">
+        <v>26</v>
+      </c>
+      <c r="F401" t="s">
+        <v>66</v>
+      </c>
+      <c r="G401" t="s">
+        <v>8</v>
+      </c>
+      <c r="H401" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" t="s">
+        <v>28</v>
+      </c>
+      <c r="B402" t="s">
+        <v>19</v>
+      </c>
+      <c r="C402" t="s">
+        <v>29</v>
+      </c>
+      <c r="D402" t="s">
+        <v>19</v>
+      </c>
+      <c r="E402" t="s">
+        <v>30</v>
+      </c>
+      <c r="F402" t="s">
+        <v>31</v>
+      </c>
+      <c r="G402" t="s">
+        <v>32</v>
+      </c>
+      <c r="H402" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" t="s">
         <v>33</v>
       </c>
-      <c r="B401" t="s">
+      <c r="B403" t="s">
         <v>31</v>
       </c>
-      <c r="C401" t="s">
+      <c r="C403" t="s">
         <v>34</v>
       </c>
-      <c r="D401" t="s">
+      <c r="D403" t="s">
         <v>35</v>
       </c>
-      <c r="E401" t="s">
+      <c r="E403" t="s">
         <v>6</v>
       </c>
-      <c r="F401" t="s">
-        <v>259</v>
+      <c r="F403" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="7"/>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="B408" s="2"/>
+      <c r="C408" s="2"/>
+      <c r="D408" s="2"/>
+      <c r="E408" s="2"/>
+      <c r="F408" s="2"/>
+      <c r="G408" s="2"/>
+      <c r="H408" s="2"/>
+      <c r="I408" s="2"/>
+      <c r="J408" s="2"/>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B409" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C409" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D409" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E409" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F409" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G409" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H409" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I409" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J409" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B410" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C410" s="3"/>
+      <c r="D410" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E410" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="F410" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G410" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H410" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I410" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="J410" s="6" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" t="s">
+        <v>21</v>
+      </c>
+      <c r="B412" t="s">
+        <v>273</v>
+      </c>
+      <c r="C412" t="s">
+        <v>22</v>
+      </c>
+      <c r="D412" t="s">
+        <v>276</v>
+      </c>
+      <c r="E412" t="s">
+        <v>5</v>
+      </c>
+      <c r="F412" t="s">
+        <v>274</v>
+      </c>
+      <c r="G412" t="s">
+        <v>7</v>
+      </c>
+      <c r="H412" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413" t="s">
+        <v>9</v>
+      </c>
+      <c r="B413" t="s">
+        <v>18</v>
+      </c>
+      <c r="C413" t="s">
+        <v>24</v>
+      </c>
+      <c r="D413" t="s">
+        <v>218</v>
+      </c>
+      <c r="E413" t="s">
+        <v>26</v>
+      </c>
+      <c r="F413" t="s">
+        <v>66</v>
+      </c>
+      <c r="G413" t="s">
+        <v>8</v>
+      </c>
+      <c r="H413" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" t="s">
+        <v>28</v>
+      </c>
+      <c r="B414" t="s">
+        <v>275</v>
+      </c>
+      <c r="C414" t="s">
+        <v>29</v>
+      </c>
+      <c r="D414" t="s">
+        <v>275</v>
+      </c>
+      <c r="E414" t="s">
+        <v>30</v>
+      </c>
+      <c r="F414" t="s">
+        <v>31</v>
+      </c>
+      <c r="G414" t="s">
+        <v>32</v>
+      </c>
+      <c r="H414" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" t="s">
+        <v>33</v>
+      </c>
+      <c r="B415" t="s">
+        <v>31</v>
+      </c>
+      <c r="C415" t="s">
+        <v>34</v>
+      </c>
+      <c r="D415" t="s">
+        <v>35</v>
+      </c>
+      <c r="E415" t="s">
+        <v>6</v>
+      </c>
+      <c r="F415" t="s">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="F57:H57"/>
     <mergeCell ref="A62:J62"/>
     <mergeCell ref="F69:H69"/>
     <mergeCell ref="A74:J74"/>
     <mergeCell ref="F81:H81"/>
     <mergeCell ref="A86:J86"/>
     <mergeCell ref="F93:H93"/>
-    <mergeCell ref="A95:H95"/>
-[...61 lines deleted...]
-    <mergeCell ref="F401:H401"/>
+    <mergeCell ref="A98:J98"/>
+    <mergeCell ref="F105:H105"/>
+    <mergeCell ref="A107:H107"/>
+    <mergeCell ref="A109:H109"/>
+    <mergeCell ref="A112:H112"/>
+    <mergeCell ref="A114:C114"/>
+    <mergeCell ref="A118:E118"/>
+    <mergeCell ref="A125:J125"/>
+    <mergeCell ref="F132:H132"/>
+    <mergeCell ref="A134:H134"/>
+    <mergeCell ref="A136:H136"/>
+    <mergeCell ref="A139:H139"/>
+    <mergeCell ref="A141:C141"/>
+    <mergeCell ref="A145:E145"/>
+    <mergeCell ref="A149:H149"/>
+    <mergeCell ref="A152:H152"/>
+    <mergeCell ref="A154:C154"/>
+    <mergeCell ref="A163:E163"/>
+    <mergeCell ref="A172:H172"/>
+    <mergeCell ref="A175:H175"/>
+    <mergeCell ref="A177:C177"/>
+    <mergeCell ref="A181:E181"/>
+    <mergeCell ref="A185:H185"/>
+    <mergeCell ref="A188:H188"/>
+    <mergeCell ref="A190:C190"/>
+    <mergeCell ref="A194:E194"/>
+    <mergeCell ref="A201:J201"/>
+    <mergeCell ref="F208:H208"/>
+    <mergeCell ref="A210:H210"/>
+    <mergeCell ref="A212:H212"/>
+    <mergeCell ref="A215:H215"/>
+    <mergeCell ref="A217:C217"/>
+    <mergeCell ref="A221:E221"/>
+    <mergeCell ref="A228:J228"/>
+    <mergeCell ref="F235:H235"/>
+    <mergeCell ref="A240:J240"/>
+    <mergeCell ref="F247:H247"/>
+    <mergeCell ref="A252:J252"/>
+    <mergeCell ref="F259:H259"/>
+    <mergeCell ref="A264:J264"/>
+    <mergeCell ref="F271:H271"/>
+    <mergeCell ref="A276:J276"/>
+    <mergeCell ref="F283:H283"/>
+    <mergeCell ref="A288:J288"/>
+    <mergeCell ref="F295:H295"/>
+    <mergeCell ref="A300:J300"/>
+    <mergeCell ref="F307:H307"/>
+    <mergeCell ref="A312:J312"/>
+    <mergeCell ref="F319:H319"/>
+    <mergeCell ref="A324:J324"/>
+    <mergeCell ref="F331:H331"/>
+    <mergeCell ref="A336:J336"/>
+    <mergeCell ref="F343:H343"/>
+    <mergeCell ref="A348:J348"/>
+    <mergeCell ref="F355:H355"/>
+    <mergeCell ref="A360:J360"/>
+    <mergeCell ref="F367:H367"/>
+    <mergeCell ref="A372:J372"/>
+    <mergeCell ref="F379:H379"/>
+    <mergeCell ref="A384:J384"/>
+    <mergeCell ref="F391:H391"/>
+    <mergeCell ref="A396:J396"/>
+    <mergeCell ref="F403:H403"/>
+    <mergeCell ref="A408:J408"/>
+    <mergeCell ref="F415:H415"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>