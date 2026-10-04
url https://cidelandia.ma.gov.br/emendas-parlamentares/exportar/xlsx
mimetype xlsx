--- v4 (2026-09-13)
+++ v5 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► ANTôNIO PEREIRA — Nº 6105/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -107,144 +107,267 @@
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>Saúde</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Cidelândia - MA</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
+    <t>R$ 35.052,13</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>7,0%</t>
+  </si>
+  <si>
+    <t>Execução de Emenda Parlamentar para custeio das ações de assistência à saúde no Município de Cidelândia/MA, visando qualificação da atenção ambulatorial e hospitalar, mediante aquisição de materiais, medicamentos e serviços</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11060002 | Data: 11/06/2026 | Vl. Empenhado: R$ 35.052,13 | Vl. Liquidado: R$ 35.052,13 | Vl. Pago: R$ 35.052,13</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>CENTRO BRASILEIRO DE ANALISES CLINICAS CEBRAC LTDA</t>
+  </si>
+  <si>
+    <t>17.663.605/0001-65</t>
+  </si>
+  <si>
+    <t>3.3.90.39.50 – Outros Serviços de Terceiros Pessoa Jurídica</t>
+  </si>
+  <si>
+    <t>1.600 - Transferências Fundo a Fundo de Recursos do SUS Provenientes do Governo Federal – Bloco de Manutenção das Ações e Serviços Públicos de Saúde</t>
+  </si>
+  <si>
+    <t>26 – Atenção Básica / 0000 – Manutenção da Estratégia de Saúde da Família</t>
+  </si>
+  <si>
+    <t>Credenciamento</t>
+  </si>
+  <si>
+    <t>066/2025</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
-[...5 lines deleted...]
-    <t>Exec. Financeira</t>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11060002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11060002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHãO — Nº 71110002/2026</t>
+  </si>
+  <si>
+    <t>Bancada do Maranhão</t>
+  </si>
+  <si>
+    <t>71110002/2026</t>
+  </si>
+  <si>
+    <t>Bancada</t>
+  </si>
+  <si>
+    <t>INCREMENTO PAP</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 21.500,00</t>
+  </si>
+  <si>
+    <t>2,2%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 30060097 | Data: 30/06/2026 | Vl. Empenhado: R$ 21.500,00 | Vl. Liquidado: R$ 21.500,00 | Vl. Pago: R$ 21.500,00</t>
+  </si>
+  <si>
+    <t>MED SERVICE LTDA</t>
+  </si>
+  <si>
+    <t>26.667.763/0001-84</t>
+  </si>
+  <si>
+    <t>Pregão</t>
+  </si>
+  <si>
+    <t>053/2025</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR EMPENHADO REFERENTE A CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 30060097 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 30060097 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>► WEVERTON ROCHA — Nº 40840008/2026</t>
+  </si>
+  <si>
+    <t>Weverton Rocha</t>
+  </si>
+  <si>
+    <t>40840008/2026</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>SAÚDE - FEDERAL</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
-    <t>Execução de Emenda Parlamentar para custeio das ações de assistência à saúde no Município de Cidelândia/MA, visando qualificação da atenção ambulatorial e hospitalar, mediante aquisição de materiais, medicamentos e serviços</t>
-[...43 lines deleted...]
-  <si>
     <t>► JOSIVALDO JP — Nº 42120005/2026</t>
   </si>
   <si>
     <t>Josivaldo JP</t>
   </si>
   <si>
     <t>42120005/2026</t>
   </si>
   <si>
-    <t>Reforma da Praça da Prefeitura</t>
+    <t>Reforma, revitalização e modernização da Praça da Prefeitura do Município de Cidelândia–MA.</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>R$ 497.500,00</t>
   </si>
   <si>
     <t>Infraestrutura</t>
   </si>
   <si>
     <t>Cidelândia</t>
   </si>
   <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 37580006/2026</t>
   </si>
   <si>
     <t>RUBENS PEREIRA JÚNIOR</t>
   </si>
   <si>
     <t>37580006/2026</t>
   </si>
   <si>
-    <t>Construção, Reforma Ou Ampliação De Infraestrutura Esportiva&amp;nbsp;</t>
+    <t>Reforma e Cobertura da Quadra Esportiva do Povoado São João do Andirobal.</t>
   </si>
   <si>
     <t>R$ 995.000,00</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>360 - Construção, Reforma Ou Ampliação De Infraestrutura Esportiva - Ministério do Esporte</t>
   </si>
   <si>
     <t>CIDELANDIA</t>
   </si>
   <si>
     <t>► PEDRO LUCAS FERNANDES — Nº 41250006/2026</t>
   </si>
   <si>
     <t>Pedro Lucas Fernandes</t>
   </si>
   <si>
     <t>41250006/2026</t>
   </si>
   <si>
     <t>INDIVIDUAL</t>
   </si>
@@ -278,128 +401,86 @@
   <si>
     <t>► BANCADA DO MARANHãO — Nº 71110003/2025</t>
   </si>
   <si>
     <t>71110003/2025</t>
   </si>
   <si>
     <t>Aquisição De Unidade Móvel De Saúde - Ambulância Tipo A - Remoção Simples e Eletiva</t>
   </si>
   <si>
     <t>R$ 355.500,00</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>Município de Cidelândia</t>
   </si>
   <si>
     <t>R$ 320.000,00</t>
   </si>
   <si>
     <t>90,0%</t>
   </si>
   <si>
-    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº 12030003 | Data: 12/03/2026 | Vl. Empenhado: R$ 320.000,00 | Vl. Liquidado: R$ 320.000,00 | Vl. Pago: R$ 320.000,00</t>
   </si>
   <si>
-    <t>Favorecido</t>
-[...22 lines deleted...]
-  <si>
     <t>Reavel Veiculos LTDA</t>
   </si>
   <si>
     <t>4.4.90.52.48 - EQUIPAMENTOS E MATERIAL PERMANENTE</t>
   </si>
   <si>
     <t>631 - TRANSFERÊNCIAS DO GOVERNO FEDERAL REFERENTES A CONVÊNIOS E INSTRUMENTOS CONGÊNERES</t>
   </si>
   <si>
     <t>MAIS SAÚDE / 1020 - AQUISIÇÃO DE VEICULOS E EQUIPAMENTO DE SAÚDE</t>
   </si>
   <si>
     <t>Pregão Eletrônico</t>
   </si>
   <si>
     <t>016/2026</t>
   </si>
   <si>
-    <t>Descrição:</t>
+    <t>Descrição:VALOR EMPENHADO&amp;nbsp; REFERENTE A DESPESA COM AQUISIÇÃO DE 01 (UMA) UNIDADE MÓVEL DE SAÚDE AMBULÂNCIA TIPO A, SIMPLES REMOÇÃO - VEICULO TIPO PICKUP 4X4, ZERO QUILÔMETRO.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 12030003 (1 registro(s))</t>
   </si>
   <si>
-    <t>Nº Nota Fiscal</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 12030003 (1 registro(s))</t>
   </si>
   <si>
-    <t>Nº OB</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
-    <t>Pago</t>
-[...1 lines deleted...]
-  <si>
     <t>► JOSIVALDO JP — Nº 42120007/2025</t>
   </si>
   <si>
     <t>42120007/2025</t>
   </si>
   <si>
     <t>Estruturação da Rede de Serviço do SUAS</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Assitência Social</t>
   </si>
   <si>
     <t>R$ 216.577,85</t>
   </si>
   <si>
     <t>R$ 181.085,49</t>
   </si>
   <si>
     <t>45,3%</t>
   </si>
   <si>
     <t>EMPENHO Nº 4030004 | Data: 04/03/2026 | Vl. Empenhado: R$ 18.596,57 | Vl. Liquidado: R$ 18.373,41 | Vl. Pago: R$ 18.373,41</t>
@@ -533,144 +614,216 @@
   <si>
     <t>Descrição:VALOR EMPENHADO REF. A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERIAIS DE HIGIENE E LIMPEZA PARA ATENDER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 16040006 (1 registro(s))</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>R$ 14.820,02</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 16040006 (1 registro(s))</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>EMPENHO Nº 30060002 | Data: 30/06/2026 | Vl. Empenhado: R$ 3.362,76 | Vl. Liquidado: R$ 3.362,76 | Vl. Pago: R$ 3.362,76</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 30060002 (1 registro(s))</t>
   </si>
   <si>
-    <t>30/06/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 3.362,76</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 30060002 (1 registro(s))</t>
   </si>
   <si>
     <t>► MÁRCIO HONAISER — Nº 44190004/2025</t>
   </si>
   <si>
     <t>MÁRCIO HONAISER</t>
   </si>
   <si>
     <t>44190004/2025</t>
   </si>
   <si>
-    <t>Pavimentação de vias Urbanas</t>
+    <t>Pavimentação e qualificação viária no município de Cidelândia/MA</t>
   </si>
   <si>
     <t>R$ 990.000,00</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>535 - Pavimentação</t>
   </si>
   <si>
     <t>R$ 989.000,00</t>
   </si>
   <si>
+    <t>R$ 976.548,82</t>
+  </si>
+  <si>
+    <t>98,6%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 9060005 | Data: 09/06/2026 | Vl. Empenhado: R$ 989.000,00 | Vl. Liquidado: R$ 976.548,82 | Vl. Pago: R$ 976.548,82</t>
+  </si>
+  <si>
+    <t>CAMPO ALEGRE EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>09.011.896/0001-89</t>
+  </si>
+  <si>
+    <t>4.4.90.51.91 – Obras e Instalações</t>
+  </si>
+  <si>
+    <t>1.700 - Outras Transferências de convênios ou Instrumentos Congêneres da União</t>
+  </si>
+  <si>
+    <t>12 – Conservação da Malha Viária / 0000 – Manutenção e Conservação de Vias Públicas</t>
+  </si>
+  <si>
+    <t>Concorrência Eletrônica</t>
+  </si>
+  <si>
+    <t>067/2026</t>
+  </si>
+  <si>
+    <t>R$ 12.451,18</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR EMPENHADO REFERENTE A DESPESA COM CONTRATAÇÃO DE EMPRESA PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFALTICA EM CBUQ 5CM COM SARJETA E MEIO FIO NO MUNICIPIO DE CIDELÂNDIA.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 9060005 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
     <t>R$ 719.971,43</t>
   </si>
   <si>
-    <t>72,7%</t>
-[...38 lines deleted...]
-    <t>PAGAMENTOS DO EMPENHO 9060005 (1 registro(s))</t>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 256.577,39</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 9060005 (2 registro(s))</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 37580003/2025</t>
   </si>
   <si>
     <t>37580003/2025</t>
   </si>
   <si>
-    <t>Pavimentação de Estradas Vicinais do Município</t>
+    <t>Transferência de recursos para pavimentação e obras de infraestrutura viária em vias de acesso e estradas vicinais n...</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>537 - Pavimentação De Estradas Vicinais</t>
+  </si>
+  <si>
+    <t>R$ 969.127,42</t>
+  </si>
+  <si>
+    <t>R$ 766.784,09</t>
+  </si>
+  <si>
+    <t>77,5%</t>
+  </si>
+  <si>
+    <t>Transferência de recursos para pavimentação e obras de infraestrutura viária em vias de acesso e estradas vicinais no município de Cidelândia/MA</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11060001 | Data: 11/06/2026 | Vl. Empenhado: R$ 969.127,42 | Vl. Liquidado: R$ 766.784,09 | Vl. Pago: R$ 766.784,09</t>
+  </si>
+  <si>
+    <t>2M ENGENHARIA E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>37.590.863/0001-76</t>
+  </si>
+  <si>
+    <t>4.4.90.51.00 – Manutenção de Vias Públicas</t>
+  </si>
+  <si>
+    <t>1.708 - Transferências da União Referente a Compensação Financeira de Recursos Minerais</t>
+  </si>
+  <si>
+    <t>12 – Conservação de Malha Viária / 0000 – Manutenção e Conservação de Vias Públicas</t>
+  </si>
+  <si>
+    <t>068/2026</t>
+  </si>
+  <si>
+    <t>R$ 202.343,33</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR EMPENHADO PARA PAVIMENTAÇÃO ASFÁLTICA, COM SARJETA E MEIO-FIO, EM RUAS DO POVOADO VILINHA, ZONA RURAL.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11060001 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 339.904,94</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>R$ 426.879,15</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11060001 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
   </si>
   <si>
     <t>► ELIZIANE GAMA — Nº 41390008/2025</t>
   </si>
   <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
     <t>41390008/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 37580004/2025</t>
   </si>
   <si>
     <t>37580004/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110002/2024</t>
   </si>
@@ -1048,100 +1201,100 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
@@ -1418,54 +1571,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J415"/>
+  <dimension ref="A1:J464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J410" sqref="J410"/>
+      <selection activeCell="J459" sqref="J459"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -1605,5800 +1758,6351 @@
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
-      <c r="A12" s="7"/>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J14" s="2"/>
+      <c r="A14" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="16">
+        <v>138</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="21">
+        <v>8070014</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="23"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B30" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="4" t="s">
+      <c r="C30" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="D30" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E15" s="4" t="s">
+      <c r="E30" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F15" s="4" t="s">
+      <c r="F30" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G15" s="4" t="s">
+      <c r="G30" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H15" s="4" t="s">
+      <c r="H30" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="I30" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="J30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
-[...13 lines deleted...]
-      <c r="F16" s="3" t="s">
+    <row r="31" spans="1:10">
+      <c r="A31" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F31" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="G31" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H16" s="3" t="s">
+      <c r="H31" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...258 lines deleted...]
-        <v>31</v>
+      <c r="I31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" t="s">
+        <v>22</v>
+      </c>
+      <c r="D33" t="s">
+        <v>71</v>
+      </c>
+      <c r="E33" t="s">
+        <v>5</v>
+      </c>
+      <c r="F33" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33" t="s">
+        <v>7</v>
+      </c>
+      <c r="H33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H34" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" t="s">
+        <v>70</v>
+      </c>
+      <c r="E35" t="s">
+        <v>30</v>
+      </c>
+      <c r="F35" t="s">
+        <v>72</v>
+      </c>
+      <c r="G35" t="s">
+        <v>32</v>
+      </c>
+      <c r="H35" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
         <v>33</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="B36" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" t="s">
         <v>34</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="D36" t="s">
+        <v>73</v>
+      </c>
+      <c r="E36" t="s">
         <v>6</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F36" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="9" t="s">
         <v>41</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A38" s="2" t="s">
+      <c r="D41" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H41" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E42" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B38" s="2"/>
-[...10 lines deleted...]
-      <c r="A39" s="4" t="s">
+      <c r="F42" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="16">
+        <v>379</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="17" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B49" s="18"/>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="18"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B50" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="21">
+        <v>6080001</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C51" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D51" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E51" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="23"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B39" s="4" t="s">
+      <c r="B57" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="4" t="s">
+      <c r="C57" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D39" s="4" t="s">
+      <c r="D57" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E39" s="4" t="s">
+      <c r="E57" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F39" s="4" t="s">
+      <c r="F57" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G39" s="4" t="s">
+      <c r="G57" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H39" s="4" t="s">
+      <c r="H57" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="I57" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J39" s="5" t="s">
+      <c r="J57" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
-[...7 lines deleted...]
-      <c r="D40" s="3" t="s">
+    <row r="58" spans="1:10">
+      <c r="A58" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E40" s="3" t="s">
+      <c r="E58" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="J58" s="6" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" t="s">
+        <v>21</v>
+      </c>
+      <c r="B60" t="s">
+        <v>86</v>
+      </c>
+      <c r="C60" t="s">
+        <v>22</v>
+      </c>
+      <c r="D60" t="s">
+        <v>89</v>
+      </c>
+      <c r="E60" t="s">
+        <v>5</v>
+      </c>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" t="s">
+        <v>7</v>
+      </c>
+      <c r="H60" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" t="s">
+        <v>24</v>
+      </c>
+      <c r="D61" t="s">
+        <v>90</v>
+      </c>
+      <c r="E61" t="s">
+        <v>26</v>
+      </c>
+      <c r="F61" t="s">
+        <v>27</v>
+      </c>
+      <c r="G61" t="s">
+        <v>8</v>
+      </c>
+      <c r="H61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B62" t="s">
+        <v>88</v>
+      </c>
+      <c r="C62" t="s">
+        <v>29</v>
+      </c>
+      <c r="D62" t="s">
+        <v>88</v>
+      </c>
+      <c r="E62" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62" t="s">
         <v>54</v>
       </c>
-      <c r="F40" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="3" t="s">
+      <c r="G62" t="s">
+        <v>32</v>
+      </c>
+      <c r="H62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>54</v>
+      </c>
+      <c r="C63" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" t="s">
+        <v>6</v>
+      </c>
+      <c r="F63" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="23"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G70" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H40" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A42" t="s">
+      <c r="H70" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="J70" s="6" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" t="s">
         <v>21</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="B72" t="s">
+        <v>94</v>
+      </c>
+      <c r="C72" t="s">
         <v>22</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42" t="s">
+      <c r="D72" t="s">
+        <v>89</v>
+      </c>
+      <c r="E72" t="s">
         <v>5</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F72" t="s">
         <v>14</v>
       </c>
-      <c r="G42" t="s">
+      <c r="G72" t="s">
         <v>7</v>
       </c>
-      <c r="H42" t="s">
-[...4 lines deleted...]
-      <c r="A43" t="s">
+      <c r="H72" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" t="s">
         <v>9</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="B73" t="s">
+        <v>96</v>
+      </c>
+      <c r="C73" t="s">
         <v>24</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43" t="s">
+      <c r="D73" t="s">
+        <v>98</v>
+      </c>
+      <c r="E73" t="s">
         <v>26</v>
       </c>
-      <c r="F43" t="s">
-[...2 lines deleted...]
-      <c r="G43" t="s">
+      <c r="F73" t="s">
+        <v>99</v>
+      </c>
+      <c r="G73" t="s">
         <v>8</v>
       </c>
-      <c r="H43" t="s">
+      <c r="H73" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
-      <c r="A44" t="s">
+    <row r="74" spans="1:10">
+      <c r="A74" t="s">
         <v>28</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="B74" t="s">
+        <v>97</v>
+      </c>
+      <c r="C74" t="s">
         <v>29</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="D74" t="s">
+        <v>97</v>
+      </c>
+      <c r="E74" t="s">
         <v>30</v>
       </c>
-      <c r="F44" t="s">
-[...2 lines deleted...]
-      <c r="G44" t="s">
+      <c r="F74" t="s">
+        <v>54</v>
+      </c>
+      <c r="G74" t="s">
         <v>32</v>
       </c>
-      <c r="H44" t="s">
-[...4 lines deleted...]
-      <c r="A45" t="s">
+      <c r="H74" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" t="s">
         <v>33</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="B75" t="s">
+        <v>54</v>
+      </c>
+      <c r="C75" t="s">
         <v>34</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45" t="s">
+      <c r="D75" t="s">
+        <v>91</v>
+      </c>
+      <c r="E75" t="s">
         <v>6</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F75" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="23"/>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B80" s="2"/>
+      <c r="C80" s="2"/>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2"/>
+      <c r="F80" s="2"/>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2"/>
+      <c r="J80" s="2"/>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G81" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H81" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I82" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="J82" s="6" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>21</v>
+      </c>
+      <c r="B84" t="s">
+        <v>102</v>
+      </c>
+      <c r="C84" t="s">
+        <v>22</v>
+      </c>
+      <c r="D84" t="s">
+        <v>105</v>
+      </c>
+      <c r="E84" t="s">
+        <v>5</v>
+      </c>
+      <c r="F84" t="s">
+        <v>14</v>
+      </c>
+      <c r="G84" t="s">
+        <v>7</v>
+      </c>
+      <c r="H84" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" t="s">
+        <v>96</v>
+      </c>
+      <c r="C85" t="s">
+        <v>24</v>
+      </c>
+      <c r="D85" t="s">
+        <v>106</v>
+      </c>
+      <c r="E85" t="s">
+        <v>26</v>
+      </c>
+      <c r="F85" t="s">
+        <v>107</v>
+      </c>
+      <c r="G85" t="s">
+        <v>8</v>
+      </c>
+      <c r="H85" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" t="s">
+        <v>28</v>
+      </c>
+      <c r="B86" t="s">
+        <v>104</v>
+      </c>
+      <c r="C86" t="s">
+        <v>29</v>
+      </c>
+      <c r="D86" t="s">
+        <v>104</v>
+      </c>
+      <c r="E86" t="s">
+        <v>30</v>
+      </c>
+      <c r="F86" t="s">
         <v>54</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A51" s="4" t="s">
+      <c r="G86" t="s">
+        <v>32</v>
+      </c>
+      <c r="H86" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" t="s">
+        <v>33</v>
+      </c>
+      <c r="B87" t="s">
+        <v>54</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87" t="s">
+        <v>91</v>
+      </c>
+      <c r="E87" t="s">
+        <v>6</v>
+      </c>
+      <c r="F87" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="23"/>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B92" s="2"/>
+      <c r="C92" s="2"/>
+      <c r="D92" s="2"/>
+      <c r="E92" s="2"/>
+      <c r="F92" s="2"/>
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2"/>
+      <c r="J92" s="2"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="4" t="s">
+      <c r="B93" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="4" t="s">
+      <c r="C93" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D51" s="4" t="s">
+      <c r="D93" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E51" s="4" t="s">
+      <c r="E93" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F51" s="4" t="s">
+      <c r="F93" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G51" s="4" t="s">
+      <c r="G93" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H51" s="4" t="s">
+      <c r="H93" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="I93" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J51" s="5" t="s">
+      <c r="J93" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
-[...16 lines deleted...]
-      <c r="G52" s="3" t="s">
+    <row r="94" spans="1:10">
+      <c r="A94" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C94" s="3"/>
+      <c r="D94" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G94" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H52" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A54" t="s">
+      <c r="H94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I94" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J94" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
         <v>21</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="B96" t="s">
+        <v>110</v>
+      </c>
+      <c r="C96" t="s">
         <v>22</v>
       </c>
-      <c r="D54" t="s">
-[...2 lines deleted...]
-      <c r="E54" t="s">
+      <c r="D96" t="s">
+        <v>112</v>
+      </c>
+      <c r="E96" t="s">
         <v>5</v>
       </c>
-      <c r="F54" t="s">
-[...2 lines deleted...]
-      <c r="G54" t="s">
+      <c r="F96" t="s">
+        <v>111</v>
+      </c>
+      <c r="G96" t="s">
         <v>7</v>
       </c>
-      <c r="H54" t="s">
-[...4 lines deleted...]
-      <c r="A55" t="s">
+      <c r="H96" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
         <v>9</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="B97" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97" t="s">
         <v>24</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55" t="s">
+      <c r="D97" t="s">
+        <v>90</v>
+      </c>
+      <c r="E97" t="s">
         <v>26</v>
       </c>
-      <c r="F55" t="s">
+      <c r="F97" t="s">
+        <v>27</v>
+      </c>
+      <c r="G97" t="s">
+        <v>8</v>
+      </c>
+      <c r="H97" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>28</v>
+      </c>
+      <c r="B98" t="s">
+        <v>70</v>
+      </c>
+      <c r="C98" t="s">
+        <v>29</v>
+      </c>
+      <c r="D98" t="s">
+        <v>70</v>
+      </c>
+      <c r="E98" t="s">
+        <v>30</v>
+      </c>
+      <c r="F98" t="s">
+        <v>54</v>
+      </c>
+      <c r="G98" t="s">
+        <v>32</v>
+      </c>
+      <c r="H98" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>33</v>
+      </c>
+      <c r="B99" t="s">
+        <v>54</v>
+      </c>
+      <c r="C99" t="s">
+        <v>34</v>
+      </c>
+      <c r="D99" t="s">
+        <v>91</v>
+      </c>
+      <c r="E99" t="s">
+        <v>6</v>
+      </c>
+      <c r="F99" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="23"/>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B104" s="2"/>
+      <c r="C104" s="2"/>
+      <c r="D104" s="2"/>
+      <c r="E104" s="2"/>
+      <c r="F104" s="2"/>
+      <c r="G104" s="2"/>
+      <c r="H104" s="2"/>
+      <c r="I104" s="2"/>
+      <c r="J104" s="2"/>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G105" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H105" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C106" s="3"/>
+      <c r="D106" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I106" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J106" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
+        <v>21</v>
+      </c>
+      <c r="B108" t="s">
+        <v>114</v>
+      </c>
+      <c r="C108" t="s">
+        <v>22</v>
+      </c>
+      <c r="D108" t="s">
+        <v>112</v>
+      </c>
+      <c r="E108" t="s">
+        <v>5</v>
+      </c>
+      <c r="F108" t="s">
+        <v>111</v>
+      </c>
+      <c r="G108" t="s">
+        <v>7</v>
+      </c>
+      <c r="H108" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" t="s">
+        <v>24</v>
+      </c>
+      <c r="D109" t="s">
+        <v>90</v>
+      </c>
+      <c r="E109" t="s">
+        <v>26</v>
+      </c>
+      <c r="F109" t="s">
+        <v>27</v>
+      </c>
+      <c r="G109" t="s">
+        <v>8</v>
+      </c>
+      <c r="H109" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" t="s">
+        <v>28</v>
+      </c>
+      <c r="B110" t="s">
+        <v>70</v>
+      </c>
+      <c r="C110" t="s">
+        <v>29</v>
+      </c>
+      <c r="D110" t="s">
+        <v>70</v>
+      </c>
+      <c r="E110" t="s">
+        <v>30</v>
+      </c>
+      <c r="F110" t="s">
+        <v>54</v>
+      </c>
+      <c r="G110" t="s">
+        <v>32</v>
+      </c>
+      <c r="H110" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" t="s">
+        <v>33</v>
+      </c>
+      <c r="B111" t="s">
+        <v>54</v>
+      </c>
+      <c r="C111" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111" t="s">
+        <v>91</v>
+      </c>
+      <c r="E111" t="s">
+        <v>6</v>
+      </c>
+      <c r="F111" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="23"/>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B116" s="2"/>
+      <c r="C116" s="2"/>
+      <c r="D116" s="2"/>
+      <c r="E116" s="2"/>
+      <c r="F116" s="2"/>
+      <c r="G116" s="2"/>
+      <c r="H116" s="2"/>
+      <c r="I116" s="2"/>
+      <c r="J116" s="2"/>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C118" s="3"/>
+      <c r="D118" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I118" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J118" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>21</v>
+      </c>
+      <c r="B120" t="s">
+        <v>117</v>
+      </c>
+      <c r="C120" t="s">
+        <v>22</v>
+      </c>
+      <c r="D120" t="s">
+        <v>120</v>
+      </c>
+      <c r="E120" t="s">
+        <v>5</v>
+      </c>
+      <c r="F120" t="s">
+        <v>118</v>
+      </c>
+      <c r="G120" t="s">
+        <v>7</v>
+      </c>
+      <c r="H120" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" t="s">
+        <v>9</v>
+      </c>
+      <c r="B121" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" t="s">
+        <v>24</v>
+      </c>
+      <c r="D121" t="s">
+        <v>25</v>
+      </c>
+      <c r="E121" t="s">
+        <v>26</v>
+      </c>
+      <c r="F121" t="s">
+        <v>27</v>
+      </c>
+      <c r="G121" t="s">
+        <v>8</v>
+      </c>
+      <c r="H121" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" t="s">
+        <v>28</v>
+      </c>
+      <c r="B122" t="s">
+        <v>19</v>
+      </c>
+      <c r="C122" t="s">
+        <v>29</v>
+      </c>
+      <c r="D122" t="s">
+        <v>19</v>
+      </c>
+      <c r="E122" t="s">
+        <v>30</v>
+      </c>
+      <c r="F122" t="s">
+        <v>54</v>
+      </c>
+      <c r="G122" t="s">
+        <v>32</v>
+      </c>
+      <c r="H122" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" t="s">
+        <v>33</v>
+      </c>
+      <c r="B123" t="s">
+        <v>54</v>
+      </c>
+      <c r="C123" t="s">
+        <v>34</v>
+      </c>
+      <c r="D123" t="s">
+        <v>91</v>
+      </c>
+      <c r="E123" t="s">
+        <v>6</v>
+      </c>
+      <c r="F123" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="23"/>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B128" s="2"/>
+      <c r="C128" s="2"/>
+      <c r="D128" s="2"/>
+      <c r="E128" s="2"/>
+      <c r="F128" s="2"/>
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
+      <c r="I128" s="2"/>
+      <c r="J128" s="2"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H129" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="G55" t="s">
-[...2 lines deleted...]
-      <c r="H55" t="s">
+      <c r="B130" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C130" s="3"/>
+      <c r="D130" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G130" s="3" t="s">
         <v>17</v>
       </c>
-    </row>
-[...115 lines deleted...]
-      <c r="H64" s="3" t="s">
+      <c r="H130" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I64" s="6" t="s">
-[...949 lines deleted...]
-        <v>120</v>
+      <c r="I130" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="J130" s="6" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
+        <v>21</v>
+      </c>
+      <c r="B132" t="s">
+        <v>122</v>
+      </c>
+      <c r="C132" t="s">
+        <v>22</v>
+      </c>
+      <c r="D132" t="s">
+        <v>125</v>
+      </c>
+      <c r="E132" t="s">
+        <v>5</v>
+      </c>
+      <c r="F132" t="s">
+        <v>68</v>
+      </c>
+      <c r="G132" t="s">
+        <v>7</v>
+      </c>
+      <c r="H132" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>18</v>
+      </c>
+      <c r="C133" t="s">
+        <v>24</v>
+      </c>
+      <c r="D133" t="s">
+        <v>25</v>
+      </c>
+      <c r="E133" t="s">
+        <v>26</v>
+      </c>
+      <c r="F133" t="s">
+        <v>126</v>
+      </c>
+      <c r="G133" t="s">
+        <v>8</v>
+      </c>
+      <c r="H133" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" t="s">
+        <v>28</v>
+      </c>
+      <c r="B134" t="s">
+        <v>124</v>
+      </c>
+      <c r="C134" t="s">
+        <v>29</v>
+      </c>
+      <c r="D134" t="s">
+        <v>124</v>
+      </c>
+      <c r="E134" t="s">
+        <v>30</v>
+      </c>
+      <c r="F134" t="s">
+        <v>127</v>
+      </c>
+      <c r="G134" t="s">
+        <v>32</v>
+      </c>
+      <c r="H134" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" t="s">
         <v>33</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="B135" t="s">
+        <v>127</v>
+      </c>
+      <c r="C135" t="s">
         <v>34</v>
       </c>
-      <c r="D132" t="s">
-[...2 lines deleted...]
-      <c r="E132" t="s">
+      <c r="D135" t="s">
+        <v>128</v>
+      </c>
+      <c r="E135" t="s">
         <v>6</v>
       </c>
-      <c r="F132" t="s">
-[...4 lines deleted...]
-      <c r="A134" s="8" t="s">
+      <c r="F135" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B137" s="7"/>
+      <c r="C137" s="7"/>
+      <c r="D137" s="7"/>
+      <c r="E137" s="7"/>
+      <c r="F137" s="7"/>
+      <c r="G137" s="7"/>
+      <c r="H137" s="7"/>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B139" s="8"/>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8"/>
+      <c r="F139" s="8"/>
+      <c r="G139" s="8"/>
+      <c r="H139" s="8"/>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B140" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C140" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E140" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F140" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G140" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H140" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B141" s="3">
+        <v>30260538000104</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H141" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B142" s="12"/>
+      <c r="C142" s="12"/>
+      <c r="D142" s="12"/>
+      <c r="E142" s="12"/>
+      <c r="F142" s="12"/>
+      <c r="G142" s="12"/>
+      <c r="H142" s="12"/>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B144" s="13"/>
+      <c r="C144" s="13"/>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B145" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C145" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="16">
+        <v>2.58</v>
+      </c>
+      <c r="B146" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="C146" s="17" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B148" s="18"/>
+      <c r="C148" s="18"/>
+      <c r="D148" s="18"/>
+      <c r="E148" s="18"/>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B149" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C149" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D149" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E149" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="21">
+        <v>1303001</v>
+      </c>
+      <c r="B150" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="C150" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="D150" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="E150" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="23"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B155" s="2"/>
+      <c r="C155" s="2"/>
+      <c r="D155" s="2"/>
+      <c r="E155" s="2"/>
+      <c r="F155" s="2"/>
+      <c r="G155" s="2"/>
+      <c r="H155" s="2"/>
+      <c r="I155" s="2"/>
+      <c r="J155" s="2"/>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E156" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H156" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C157" s="3"/>
+      <c r="D157" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I157" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B134" s="8"/>
-[...55 lines deleted...]
-      <c r="D138" s="3" t="s">
+      <c r="J157" s="6" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" t="s">
+        <v>21</v>
+      </c>
+      <c r="B159" t="s">
+        <v>142</v>
+      </c>
+      <c r="C159" t="s">
+        <v>22</v>
+      </c>
+      <c r="D159" t="s">
+        <v>144</v>
+      </c>
+      <c r="E159" t="s">
+        <v>5</v>
+      </c>
+      <c r="F159" t="s">
+        <v>14</v>
+      </c>
+      <c r="G159" t="s">
+        <v>7</v>
+      </c>
+      <c r="H159" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" t="s">
+        <v>9</v>
+      </c>
+      <c r="B160" t="s">
+        <v>18</v>
+      </c>
+      <c r="C160" t="s">
+        <v>24</v>
+      </c>
+      <c r="D160" t="s">
+        <v>145</v>
+      </c>
+      <c r="E160" t="s">
+        <v>26</v>
+      </c>
+      <c r="F160" t="s">
         <v>126</v>
       </c>
-      <c r="E138" s="3" t="s">
-[...38 lines deleted...]
-      <c r="C142" s="16" t="s">
+      <c r="G160" t="s">
+        <v>8</v>
+      </c>
+      <c r="H160" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" t="s">
+        <v>28</v>
+      </c>
+      <c r="B161" t="s">
+        <v>88</v>
+      </c>
+      <c r="C161" t="s">
+        <v>29</v>
+      </c>
+      <c r="D161" t="s">
+        <v>88</v>
+      </c>
+      <c r="E161" t="s">
+        <v>30</v>
+      </c>
+      <c r="F161" t="s">
+        <v>146</v>
+      </c>
+      <c r="G161" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A143" s="17">
+      <c r="H161" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" t="s">
+        <v>33</v>
+      </c>
+      <c r="B162" t="s">
+        <v>147</v>
+      </c>
+      <c r="C162" t="s">
+        <v>34</v>
+      </c>
+      <c r="D162" t="s">
+        <v>148</v>
+      </c>
+      <c r="E162" t="s">
+        <v>6</v>
+      </c>
+      <c r="F162" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B164" s="7"/>
+      <c r="C164" s="7"/>
+      <c r="D164" s="7"/>
+      <c r="E164" s="7"/>
+      <c r="F164" s="7"/>
+      <c r="G164" s="7"/>
+      <c r="H164" s="7"/>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B166" s="8"/>
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+      <c r="F166" s="8"/>
+      <c r="G166" s="8"/>
+      <c r="H166" s="8"/>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B167" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C167" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D167" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E167" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F167" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G167" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H167" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H168" s="6" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B169" s="12"/>
+      <c r="C169" s="12"/>
+      <c r="D169" s="12"/>
+      <c r="E169" s="12"/>
+      <c r="F169" s="12"/>
+      <c r="G169" s="12"/>
+      <c r="H169" s="12"/>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="B171" s="13"/>
+      <c r="C171" s="13"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B172" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C172" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="16">
         <v>211</v>
       </c>
-      <c r="B143" s="17" t="s">
-[...25 lines deleted...]
-      <c r="D146" s="21" t="s">
+      <c r="B173" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="C173" s="17" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="18" t="s">
+        <v>161</v>
+      </c>
+      <c r="B175" s="18"/>
+      <c r="C175" s="18"/>
+      <c r="D175" s="18"/>
+      <c r="E175" s="18"/>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B176" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C176" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D176" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E146" s="20" t="s">
+      <c r="E176" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="147" spans="1:10">
-      <c r="A147" s="22">
+    <row r="177" spans="1:10">
+      <c r="A177" s="21">
         <v>5030031</v>
       </c>
-      <c r="B147" s="22" t="s">
-[...60 lines deleted...]
-      <c r="D151" s="3" t="s">
+      <c r="B177" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="C177" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="D177" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="E177" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B179" s="8"/>
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+      <c r="F179" s="8"/>
+      <c r="G179" s="8"/>
+      <c r="H179" s="8"/>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B180" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C180" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D180" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E180" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F180" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G180" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H180" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="H181" s="6" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B182" s="12"/>
+      <c r="C182" s="12"/>
+      <c r="D182" s="12"/>
+      <c r="E182" s="12"/>
+      <c r="F182" s="12"/>
+      <c r="G182" s="12"/>
+      <c r="H182" s="12"/>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B184" s="13"/>
+      <c r="C184" s="13"/>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B185" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C185" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="16">
         <v>126</v>
       </c>
-      <c r="E151" s="3" t="s">
-[...54 lines deleted...]
-      <c r="A157" s="24">
+      <c r="B186" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="C186" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="24">
         <v>158</v>
       </c>
-      <c r="B157" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A158" s="17">
+      <c r="B187" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C187" s="25" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="16">
         <v>207</v>
       </c>
-      <c r="B158" s="17" t="s">
-[...7 lines deleted...]
-      <c r="A159" s="24">
+      <c r="B188" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="C188" s="17" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="24">
         <v>183</v>
       </c>
-      <c r="B159" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A160" s="17">
+      <c r="B189" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="C189" s="25" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="16">
         <v>217</v>
       </c>
-      <c r="B160" s="17" t="s">
-[...7 lines deleted...]
-      <c r="A161" s="24">
+      <c r="B190" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="C190" s="17" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="24">
         <v>249</v>
       </c>
-      <c r="B161" s="24" t="s">
-[...385 lines deleted...]
-      </c>
+      <c r="B191" s="24" t="s">
+        <v>181</v>
+      </c>
+      <c r="C191" s="25" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="18" t="s">
+        <v>183</v>
+      </c>
+      <c r="B193" s="18"/>
+      <c r="C193" s="18"/>
+      <c r="D193" s="18"/>
+      <c r="E193" s="18"/>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="19" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-      <c r="E194" s="19"/>
+        <v>61</v>
+      </c>
+      <c r="B194" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C194" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D194" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E194" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="195" spans="1:10">
-      <c r="A195" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B195" s="20" t="s">
+      <c r="A195" s="21">
+        <v>27030016</v>
+      </c>
+      <c r="B195" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="C195" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="D195" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="E195" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="26">
+        <v>30040011</v>
+      </c>
+      <c r="B196" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C196" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="D196" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="E196" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="21">
+        <v>3070014</v>
+      </c>
+      <c r="B197" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="C197" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="D197" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="E197" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="26">
+        <v>13070002</v>
+      </c>
+      <c r="B198" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="C198" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="D198" s="27" t="s">
+        <v>178</v>
+      </c>
+      <c r="E198" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="21">
+        <v>31070001</v>
+      </c>
+      <c r="B199" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="C199" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="D199" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="E199" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="26">
+        <v>2090002</v>
+      </c>
+      <c r="B200" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="C200" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="D200" s="27" t="s">
+        <v>182</v>
+      </c>
+      <c r="E200" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="B202" s="8"/>
+      <c r="C202" s="8"/>
+      <c r="D202" s="8"/>
+      <c r="E202" s="8"/>
+      <c r="F202" s="8"/>
+      <c r="G202" s="8"/>
+      <c r="H202" s="8"/>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B203" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C203" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D203" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E203" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F203" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G203" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H203" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H204" s="6" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B205" s="12"/>
+      <c r="C205" s="12"/>
+      <c r="D205" s="12"/>
+      <c r="E205" s="12"/>
+      <c r="F205" s="12"/>
+      <c r="G205" s="12"/>
+      <c r="H205" s="12"/>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="B207" s="13"/>
+      <c r="C207" s="13"/>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B208" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C208" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="16">
+        <v>309</v>
+      </c>
+      <c r="B209" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="C209" s="17" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="B211" s="18"/>
+      <c r="C211" s="18"/>
+      <c r="D211" s="18"/>
+      <c r="E211" s="18"/>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B212" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C212" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D212" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E212" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="21">
+        <v>29040004</v>
+      </c>
+      <c r="B213" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="C213" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="D213" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="E213" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B215" s="8"/>
+      <c r="C215" s="8"/>
+      <c r="D215" s="8"/>
+      <c r="E215" s="8"/>
+      <c r="F215" s="8"/>
+      <c r="G215" s="8"/>
+      <c r="H215" s="8"/>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B216" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C216" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D216" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E216" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F216" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G216" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H216" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H217" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B218" s="12"/>
+      <c r="C218" s="12"/>
+      <c r="D218" s="12"/>
+      <c r="E218" s="12"/>
+      <c r="F218" s="12"/>
+      <c r="G218" s="12"/>
+      <c r="H218" s="12"/>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="B220" s="13"/>
+      <c r="C220" s="13"/>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B221" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C221" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="16">
+        <v>439</v>
+      </c>
+      <c r="B222" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C222" s="17" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="B224" s="18"/>
+      <c r="C224" s="18"/>
+      <c r="D224" s="18"/>
+      <c r="E224" s="18"/>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B225" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C225" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D225" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E225" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="21">
+        <v>2070001</v>
+      </c>
+      <c r="B226" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C226" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="D226" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="E226" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="23"/>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B231" s="2"/>
+      <c r="C231" s="2"/>
+      <c r="D231" s="2"/>
+      <c r="E231" s="2"/>
+      <c r="F231" s="2"/>
+      <c r="G231" s="2"/>
+      <c r="H231" s="2"/>
+      <c r="I231" s="2"/>
+      <c r="J231" s="2"/>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D232" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E232" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F232" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G232" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H232" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I232" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J232" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C233" s="3"/>
+      <c r="D233" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="C195" s="20" t="s">
-[...92 lines deleted...]
-      <c r="G203" s="3" t="s">
+      <c r="E233" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F233" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G233" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H203" s="3" t="s">
-[...150 lines deleted...]
-      <c r="G213" s="10" t="s">
+      <c r="H233" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="H213" s="11" t="s">
-[...267 lines deleted...]
-        <v>31</v>
+      <c r="I233" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="J233" s="6" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
+        <v>21</v>
+      </c>
+      <c r="B235" t="s">
+        <v>204</v>
+      </c>
+      <c r="C235" t="s">
+        <v>22</v>
+      </c>
+      <c r="D235" t="s">
+        <v>207</v>
+      </c>
+      <c r="E235" t="s">
+        <v>5</v>
+      </c>
+      <c r="F235" t="s">
+        <v>111</v>
+      </c>
+      <c r="G235" t="s">
+        <v>7</v>
+      </c>
+      <c r="H235" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" t="s">
+        <v>9</v>
+      </c>
+      <c r="B236" t="s">
+        <v>96</v>
+      </c>
+      <c r="C236" t="s">
+        <v>24</v>
+      </c>
+      <c r="D236" t="s">
+        <v>208</v>
+      </c>
+      <c r="E236" t="s">
+        <v>26</v>
+      </c>
+      <c r="F236" t="s">
+        <v>107</v>
+      </c>
+      <c r="G236" t="s">
+        <v>8</v>
+      </c>
+      <c r="H236" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" t="s">
+        <v>28</v>
+      </c>
+      <c r="B237" t="s">
+        <v>206</v>
+      </c>
+      <c r="C237" t="s">
+        <v>29</v>
+      </c>
+      <c r="D237" t="s">
+        <v>206</v>
+      </c>
+      <c r="E237" t="s">
+        <v>30</v>
+      </c>
+      <c r="F237" t="s">
+        <v>209</v>
+      </c>
+      <c r="G237" t="s">
+        <v>32</v>
+      </c>
+      <c r="H237" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" t="s">
         <v>33</v>
       </c>
-      <c r="B235" t="s">
-[...2 lines deleted...]
-      <c r="C235" t="s">
+      <c r="B238" t="s">
+        <v>210</v>
+      </c>
+      <c r="C238" t="s">
         <v>34</v>
       </c>
-      <c r="D235" t="s">
-[...2 lines deleted...]
-      <c r="E235" t="s">
+      <c r="D238" t="s">
+        <v>211</v>
+      </c>
+      <c r="E238" t="s">
         <v>6</v>
       </c>
-      <c r="F235" t="s">
-[...4 lines deleted...]
-      <c r="A238" s="7"/>
+      <c r="F238" t="s">
+        <v>205</v>
+      </c>
     </row>
     <row r="240" spans="1:10">
-      <c r="A240" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A241" s="4" t="s">
+      <c r="A240" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B240" s="7"/>
+      <c r="C240" s="7"/>
+      <c r="D240" s="7"/>
+      <c r="E240" s="7"/>
+      <c r="F240" s="7"/>
+      <c r="G240" s="7"/>
+      <c r="H240" s="7"/>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B242" s="8"/>
+      <c r="C242" s="8"/>
+      <c r="D242" s="8"/>
+      <c r="E242" s="8"/>
+      <c r="F242" s="8"/>
+      <c r="G242" s="8"/>
+      <c r="H242" s="8"/>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B243" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C243" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E243" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F243" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G243" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H243" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="H244" s="6" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="B245" s="12"/>
+      <c r="C245" s="12"/>
+      <c r="D245" s="12"/>
+      <c r="E245" s="12"/>
+      <c r="F245" s="12"/>
+      <c r="G245" s="12"/>
+      <c r="H245" s="12"/>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B247" s="13"/>
+      <c r="C247" s="13"/>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B248" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C248" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" s="16">
+        <v>370</v>
+      </c>
+      <c r="B249" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="C249" s="17" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="24">
+        <v>383</v>
+      </c>
+      <c r="B250" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="C250" s="25" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="18" t="s">
+        <v>227</v>
+      </c>
+      <c r="B252" s="18"/>
+      <c r="C252" s="18"/>
+      <c r="D252" s="18"/>
+      <c r="E252" s="18"/>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B253" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C253" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D253" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E253" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="21">
+        <v>1070001</v>
+      </c>
+      <c r="B254" s="21" t="s">
+        <v>228</v>
+      </c>
+      <c r="C254" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="D254" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="E254" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="26">
+        <v>6080014</v>
+      </c>
+      <c r="B255" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="C255" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="D255" s="27" t="s">
+        <v>226</v>
+      </c>
+      <c r="E255" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="23"/>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B260" s="2"/>
+      <c r="C260" s="2"/>
+      <c r="D260" s="2"/>
+      <c r="E260" s="2"/>
+      <c r="F260" s="2"/>
+      <c r="G260" s="2"/>
+      <c r="H260" s="2"/>
+      <c r="I260" s="2"/>
+      <c r="J260" s="2"/>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B241" s="4" t="s">
+      <c r="B261" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C241" s="4" t="s">
+      <c r="C261" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D241" s="4" t="s">
+      <c r="D261" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E241" s="4" t="s">
+      <c r="E261" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F241" s="4" t="s">
+      <c r="F261" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G241" s="4" t="s">
+      <c r="G261" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H241" s="4" t="s">
+      <c r="H261" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I241" s="5" t="s">
+      <c r="I261" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J241" s="5" t="s">
+      <c r="J261" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="242" spans="1:10">
-      <c r="A242" s="3" t="s">
+    <row r="262" spans="1:10">
+      <c r="A262" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C262" s="3"/>
+      <c r="D262" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="F262" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I262" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="B242" s="3" t="s">
-[...6 lines deleted...]
-      <c r="E242" s="3" t="s">
+      <c r="J262" s="6" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" t="s">
+        <v>21</v>
+      </c>
+      <c r="B264" t="s">
+        <v>230</v>
+      </c>
+      <c r="C264" t="s">
+        <v>22</v>
+      </c>
+      <c r="D264" t="s">
+        <v>232</v>
+      </c>
+      <c r="E264" t="s">
+        <v>5</v>
+      </c>
+      <c r="F264" t="s">
+        <v>14</v>
+      </c>
+      <c r="G264" t="s">
+        <v>7</v>
+      </c>
+      <c r="H264" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" t="s">
+        <v>9</v>
+      </c>
+      <c r="B265" t="s">
+        <v>96</v>
+      </c>
+      <c r="C265" t="s">
+        <v>24</v>
+      </c>
+      <c r="D265" t="s">
+        <v>233</v>
+      </c>
+      <c r="E265" t="s">
+        <v>26</v>
+      </c>
+      <c r="F265" t="s">
+        <v>107</v>
+      </c>
+      <c r="G265" t="s">
+        <v>8</v>
+      </c>
+      <c r="H265" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" t="s">
+        <v>28</v>
+      </c>
+      <c r="B266" t="s">
+        <v>206</v>
+      </c>
+      <c r="C266" t="s">
+        <v>29</v>
+      </c>
+      <c r="D266" t="s">
+        <v>206</v>
+      </c>
+      <c r="E266" t="s">
+        <v>30</v>
+      </c>
+      <c r="F266" t="s">
+        <v>234</v>
+      </c>
+      <c r="G266" t="s">
+        <v>32</v>
+      </c>
+      <c r="H266" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" t="s">
+        <v>33</v>
+      </c>
+      <c r="B267" t="s">
+        <v>235</v>
+      </c>
+      <c r="C267" t="s">
+        <v>34</v>
+      </c>
+      <c r="D267" t="s">
+        <v>236</v>
+      </c>
+      <c r="E267" t="s">
+        <v>6</v>
+      </c>
+      <c r="F267" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B269" s="7"/>
+      <c r="C269" s="7"/>
+      <c r="D269" s="7"/>
+      <c r="E269" s="7"/>
+      <c r="F269" s="7"/>
+      <c r="G269" s="7"/>
+      <c r="H269" s="7"/>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="B271" s="8"/>
+      <c r="C271" s="8"/>
+      <c r="D271" s="8"/>
+      <c r="E271" s="8"/>
+      <c r="F271" s="8"/>
+      <c r="G271" s="8"/>
+      <c r="H271" s="8"/>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B272" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C272" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F242" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G242" s="3" t="s">
+      <c r="D272" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E272" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F272" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G272" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H272" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="H273" s="6" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="B274" s="12"/>
+      <c r="C274" s="12"/>
+      <c r="D274" s="12"/>
+      <c r="E274" s="12"/>
+      <c r="F274" s="12"/>
+      <c r="G274" s="12"/>
+      <c r="H274" s="12"/>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="B276" s="13"/>
+      <c r="C276" s="13"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B277" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C277" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="16" t="s">
+        <v>248</v>
+      </c>
+      <c r="B278" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="C278" s="17" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="24" t="s">
+        <v>251</v>
+      </c>
+      <c r="B279" s="24" t="s">
+        <v>181</v>
+      </c>
+      <c r="C279" s="25" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="18" t="s">
+        <v>253</v>
+      </c>
+      <c r="B281" s="18"/>
+      <c r="C281" s="18"/>
+      <c r="D281" s="18"/>
+      <c r="E281" s="18"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B282" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C282" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D282" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E282" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="21">
+        <v>10080019</v>
+      </c>
+      <c r="B283" s="21" t="s">
+        <v>254</v>
+      </c>
+      <c r="C283" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="D283" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="E283" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="26">
+        <v>3090001</v>
+      </c>
+      <c r="B284" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C284" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="D284" s="27" t="s">
+        <v>252</v>
+      </c>
+      <c r="E284" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="23"/>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B289" s="2"/>
+      <c r="C289" s="2"/>
+      <c r="D289" s="2"/>
+      <c r="E289" s="2"/>
+      <c r="F289" s="2"/>
+      <c r="G289" s="2"/>
+      <c r="H289" s="2"/>
+      <c r="I289" s="2"/>
+      <c r="J289" s="2"/>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B290" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C290" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D290" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E290" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F290" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G290" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H290" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I290" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J290" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C291" s="3"/>
+      <c r="D291" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G291" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H242" s="3" t="s">
+      <c r="H291" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I242" s="6" t="s">
+      <c r="I291" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J242" s="6" t="s">
+      <c r="J291" s="6" t="s">
         <v>19</v>
-      </c>
-[...732 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B293" t="s">
-        <v>55</v>
+        <v>258</v>
       </c>
       <c r="C293" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D293" t="s">
-        <v>228</v>
+        <v>259</v>
       </c>
       <c r="E293" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F293" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="G293" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H293" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B294" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="C294" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D294" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="E294" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F294" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G294" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H294" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
+        <v>28</v>
+      </c>
+      <c r="B295" t="s">
+        <v>19</v>
+      </c>
+      <c r="C295" t="s">
+        <v>29</v>
+      </c>
+      <c r="D295" t="s">
+        <v>19</v>
+      </c>
+      <c r="E295" t="s">
+        <v>30</v>
+      </c>
+      <c r="F295" t="s">
+        <v>54</v>
+      </c>
+      <c r="G295" t="s">
+        <v>32</v>
+      </c>
+      <c r="H295" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" t="s">
         <v>33</v>
       </c>
-      <c r="B295" t="s">
-[...2 lines deleted...]
-      <c r="C295" t="s">
+      <c r="B296" t="s">
+        <v>54</v>
+      </c>
+      <c r="C296" t="s">
         <v>34</v>
       </c>
-      <c r="D295" t="s">
-[...2 lines deleted...]
-      <c r="E295" t="s">
+      <c r="D296" t="s">
+        <v>91</v>
+      </c>
+      <c r="E296" t="s">
         <v>6</v>
       </c>
-      <c r="F295" t="s">
-[...18 lines deleted...]
-      <c r="J300" s="2"/>
+      <c r="F296" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="23"/>
     </row>
     <row r="301" spans="1:10">
-      <c r="A301" s="4" t="s">
+      <c r="A301" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="B301" s="2"/>
+      <c r="C301" s="2"/>
+      <c r="D301" s="2"/>
+      <c r="E301" s="2"/>
+      <c r="F301" s="2"/>
+      <c r="G301" s="2"/>
+      <c r="H301" s="2"/>
+      <c r="I301" s="2"/>
+      <c r="J301" s="2"/>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B301" s="4" t="s">
+      <c r="B302" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C301" s="4" t="s">
+      <c r="C302" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D301" s="4" t="s">
+      <c r="D302" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E301" s="4" t="s">
+      <c r="E302" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F301" s="4" t="s">
+      <c r="F302" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G301" s="4" t="s">
+      <c r="G302" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H301" s="4" t="s">
+      <c r="H302" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I301" s="5" t="s">
+      <c r="I302" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J301" s="5" t="s">
+      <c r="J302" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="302" spans="1:10">
-[...19 lines deleted...]
-      <c r="H302" s="3" t="s">
+    <row r="303" spans="1:10">
+      <c r="A303" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="C303" s="3"/>
+      <c r="D303" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H303" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I302" s="6" t="s">
-[...29 lines deleted...]
-        <v>47</v>
+      <c r="I303" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J303" s="6" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B305" t="s">
-        <v>18</v>
+        <v>261</v>
       </c>
       <c r="C305" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D305" t="s">
-        <v>218</v>
+        <v>262</v>
       </c>
       <c r="E305" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F305" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="G305" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H305" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B306" t="s">
-        <v>235</v>
+        <v>18</v>
       </c>
       <c r="C306" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D306" t="s">
-        <v>235</v>
+        <v>90</v>
       </c>
       <c r="E306" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F306" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G306" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H306" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
+        <v>28</v>
+      </c>
+      <c r="B307" t="s">
+        <v>70</v>
+      </c>
+      <c r="C307" t="s">
+        <v>29</v>
+      </c>
+      <c r="D307" t="s">
+        <v>70</v>
+      </c>
+      <c r="E307" t="s">
+        <v>30</v>
+      </c>
+      <c r="F307" t="s">
+        <v>54</v>
+      </c>
+      <c r="G307" t="s">
+        <v>32</v>
+      </c>
+      <c r="H307" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" t="s">
         <v>33</v>
       </c>
-      <c r="B307" t="s">
-[...2 lines deleted...]
-      <c r="C307" t="s">
+      <c r="B308" t="s">
+        <v>54</v>
+      </c>
+      <c r="C308" t="s">
         <v>34</v>
       </c>
-      <c r="D307" t="s">
-[...2 lines deleted...]
-      <c r="E307" t="s">
+      <c r="D308" t="s">
+        <v>91</v>
+      </c>
+      <c r="E308" t="s">
         <v>6</v>
       </c>
-      <c r="F307" t="s">
-[...18 lines deleted...]
-      <c r="J312" s="2"/>
+      <c r="F308" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="23"/>
     </row>
     <row r="313" spans="1:10">
-      <c r="A313" s="4" t="s">
+      <c r="A313" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B313" s="2"/>
+      <c r="C313" s="2"/>
+      <c r="D313" s="2"/>
+      <c r="E313" s="2"/>
+      <c r="F313" s="2"/>
+      <c r="G313" s="2"/>
+      <c r="H313" s="2"/>
+      <c r="I313" s="2"/>
+      <c r="J313" s="2"/>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B313" s="4" t="s">
+      <c r="B314" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C313" s="4" t="s">
+      <c r="C314" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D313" s="4" t="s">
+      <c r="D314" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E313" s="4" t="s">
+      <c r="E314" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F313" s="4" t="s">
+      <c r="F314" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G313" s="4" t="s">
+      <c r="G314" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H313" s="4" t="s">
+      <c r="H314" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I313" s="5" t="s">
+      <c r="I314" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J313" s="5" t="s">
+      <c r="J314" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="314" spans="1:10">
-[...19 lines deleted...]
-      <c r="H314" s="3" t="s">
+    <row r="315" spans="1:10">
+      <c r="A315" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="C315" s="3"/>
+      <c r="D315" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F315" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G315" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H315" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I314" s="6" t="s">
-[...29 lines deleted...]
-        <v>47</v>
+      <c r="I315" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J315" s="6" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B317" t="s">
-        <v>18</v>
+        <v>265</v>
       </c>
       <c r="C317" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D317" t="s">
-        <v>218</v>
+        <v>268</v>
       </c>
       <c r="E317" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F317" t="s">
-        <v>66</v>
+        <v>266</v>
       </c>
       <c r="G317" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H317" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B318" t="s">
-        <v>240</v>
+        <v>18</v>
       </c>
       <c r="C318" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D318" t="s">
-        <v>240</v>
+        <v>269</v>
       </c>
       <c r="E318" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F318" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G318" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H318" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
+        <v>28</v>
+      </c>
+      <c r="B319" t="s">
+        <v>19</v>
+      </c>
+      <c r="C319" t="s">
+        <v>29</v>
+      </c>
+      <c r="D319" t="s">
+        <v>19</v>
+      </c>
+      <c r="E319" t="s">
+        <v>30</v>
+      </c>
+      <c r="F319" t="s">
+        <v>54</v>
+      </c>
+      <c r="G319" t="s">
+        <v>32</v>
+      </c>
+      <c r="H319" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" t="s">
         <v>33</v>
       </c>
-      <c r="B319" t="s">
-[...2 lines deleted...]
-      <c r="C319" t="s">
+      <c r="B320" t="s">
+        <v>54</v>
+      </c>
+      <c r="C320" t="s">
         <v>34</v>
       </c>
-      <c r="D319" t="s">
-[...2 lines deleted...]
-      <c r="E319" t="s">
+      <c r="D320" t="s">
+        <v>91</v>
+      </c>
+      <c r="E320" t="s">
         <v>6</v>
       </c>
-      <c r="F319" t="s">
-[...18 lines deleted...]
-      <c r="J324" s="2"/>
+      <c r="F320" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="23"/>
     </row>
     <row r="325" spans="1:10">
-      <c r="A325" s="4" t="s">
+      <c r="A325" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="B325" s="2"/>
+      <c r="C325" s="2"/>
+      <c r="D325" s="2"/>
+      <c r="E325" s="2"/>
+      <c r="F325" s="2"/>
+      <c r="G325" s="2"/>
+      <c r="H325" s="2"/>
+      <c r="I325" s="2"/>
+      <c r="J325" s="2"/>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B325" s="4" t="s">
+      <c r="B326" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C325" s="4" t="s">
+      <c r="C326" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D325" s="4" t="s">
+      <c r="D326" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E325" s="4" t="s">
+      <c r="E326" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F325" s="4" t="s">
+      <c r="F326" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G325" s="4" t="s">
+      <c r="G326" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H325" s="4" t="s">
+      <c r="H326" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I325" s="5" t="s">
+      <c r="I326" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J325" s="5" t="s">
+      <c r="J326" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="326" spans="1:10">
-[...19 lines deleted...]
-      <c r="H326" s="3" t="s">
+    <row r="327" spans="1:10">
+      <c r="A327" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C327" s="3"/>
+      <c r="D327" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G327" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H327" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I326" s="6" t="s">
-[...29 lines deleted...]
-        <v>47</v>
+      <c r="I327" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J327" s="6" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B329" t="s">
-        <v>18</v>
+        <v>271</v>
       </c>
       <c r="C329" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D329" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="E329" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F329" t="s">
-        <v>66</v>
+        <v>266</v>
       </c>
       <c r="G329" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H329" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B330" t="s">
-        <v>245</v>
+        <v>18</v>
       </c>
       <c r="C330" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D330" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="E330" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F330" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G330" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H330" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
+        <v>28</v>
+      </c>
+      <c r="B331" t="s">
+        <v>70</v>
+      </c>
+      <c r="C331" t="s">
+        <v>29</v>
+      </c>
+      <c r="D331" t="s">
+        <v>70</v>
+      </c>
+      <c r="E331" t="s">
+        <v>30</v>
+      </c>
+      <c r="F331" t="s">
+        <v>54</v>
+      </c>
+      <c r="G331" t="s">
+        <v>32</v>
+      </c>
+      <c r="H331" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" t="s">
         <v>33</v>
       </c>
-      <c r="B331" t="s">
-[...2 lines deleted...]
-      <c r="C331" t="s">
+      <c r="B332" t="s">
+        <v>54</v>
+      </c>
+      <c r="C332" t="s">
         <v>34</v>
       </c>
-      <c r="D331" t="s">
-[...2 lines deleted...]
-      <c r="E331" t="s">
+      <c r="D332" t="s">
+        <v>91</v>
+      </c>
+      <c r="E332" t="s">
         <v>6</v>
       </c>
-      <c r="F331" t="s">
-[...18 lines deleted...]
-      <c r="J336" s="2"/>
+      <c r="F332" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="23"/>
     </row>
     <row r="337" spans="1:10">
-      <c r="A337" s="4" t="s">
+      <c r="A337" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="B337" s="2"/>
+      <c r="C337" s="2"/>
+      <c r="D337" s="2"/>
+      <c r="E337" s="2"/>
+      <c r="F337" s="2"/>
+      <c r="G337" s="2"/>
+      <c r="H337" s="2"/>
+      <c r="I337" s="2"/>
+      <c r="J337" s="2"/>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B337" s="4" t="s">
+      <c r="B338" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C337" s="4" t="s">
+      <c r="C338" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D337" s="4" t="s">
+      <c r="D338" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E337" s="4" t="s">
+      <c r="E338" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F337" s="4" t="s">
+      <c r="F338" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G337" s="4" t="s">
+      <c r="G338" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H337" s="4" t="s">
+      <c r="H338" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I337" s="5" t="s">
+      <c r="I338" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J337" s="5" t="s">
+      <c r="J338" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="338" spans="1:10">
-[...52 lines deleted...]
-        <v>47</v>
+    <row r="339" spans="1:10">
+      <c r="A339" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B339" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C339" s="3"/>
+      <c r="D339" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E339" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="F339" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G339" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H339" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I339" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J339" s="6" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B341" t="s">
-        <v>18</v>
+        <v>276</v>
       </c>
       <c r="C341" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D341" t="s">
-        <v>218</v>
+        <v>278</v>
       </c>
       <c r="E341" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F341" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G341" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H341" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B342" t="s">
-        <v>249</v>
+        <v>96</v>
       </c>
       <c r="C342" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D342" t="s">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="E342" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F342" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G342" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H342" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
+        <v>28</v>
+      </c>
+      <c r="B343" t="s">
+        <v>70</v>
+      </c>
+      <c r="C343" t="s">
+        <v>29</v>
+      </c>
+      <c r="D343" t="s">
+        <v>70</v>
+      </c>
+      <c r="E343" t="s">
+        <v>30</v>
+      </c>
+      <c r="F343" t="s">
+        <v>54</v>
+      </c>
+      <c r="G343" t="s">
+        <v>32</v>
+      </c>
+      <c r="H343" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" t="s">
         <v>33</v>
       </c>
-      <c r="B343" t="s">
-[...2 lines deleted...]
-      <c r="C343" t="s">
+      <c r="B344" t="s">
+        <v>54</v>
+      </c>
+      <c r="C344" t="s">
         <v>34</v>
       </c>
-      <c r="D343" t="s">
-[...2 lines deleted...]
-      <c r="E343" t="s">
+      <c r="D344" t="s">
+        <v>91</v>
+      </c>
+      <c r="E344" t="s">
         <v>6</v>
       </c>
-      <c r="F343" t="s">
-[...18 lines deleted...]
-      <c r="J348" s="2"/>
+      <c r="F344" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="23"/>
     </row>
     <row r="349" spans="1:10">
-      <c r="A349" s="4" t="s">
+      <c r="A349" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="B349" s="2"/>
+      <c r="C349" s="2"/>
+      <c r="D349" s="2"/>
+      <c r="E349" s="2"/>
+      <c r="F349" s="2"/>
+      <c r="G349" s="2"/>
+      <c r="H349" s="2"/>
+      <c r="I349" s="2"/>
+      <c r="J349" s="2"/>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B349" s="4" t="s">
+      <c r="B350" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C349" s="4" t="s">
+      <c r="C350" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D349" s="4" t="s">
+      <c r="D350" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E349" s="4" t="s">
+      <c r="E350" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F349" s="4" t="s">
+      <c r="F350" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G349" s="4" t="s">
+      <c r="G350" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H349" s="4" t="s">
+      <c r="H350" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I349" s="5" t="s">
+      <c r="I350" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J349" s="5" t="s">
+      <c r="J350" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="350" spans="1:10">
-[...52 lines deleted...]
-        <v>47</v>
+    <row r="351" spans="1:10">
+      <c r="A351" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C351" s="3"/>
+      <c r="D351" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F351" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G351" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H351" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I351" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="J351" s="6" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B353" t="s">
-        <v>55</v>
+        <v>283</v>
       </c>
       <c r="C353" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D353" t="s">
-        <v>255</v>
+        <v>287</v>
       </c>
       <c r="E353" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F353" t="s">
-        <v>66</v>
+        <v>284</v>
       </c>
       <c r="G353" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H353" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B354" t="s">
-        <v>253</v>
+        <v>18</v>
       </c>
       <c r="C354" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D354" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="E354" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F354" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G354" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H354" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
+        <v>28</v>
+      </c>
+      <c r="B355" t="s">
+        <v>286</v>
+      </c>
+      <c r="C355" t="s">
+        <v>29</v>
+      </c>
+      <c r="D355" t="s">
+        <v>286</v>
+      </c>
+      <c r="E355" t="s">
+        <v>30</v>
+      </c>
+      <c r="F355" t="s">
+        <v>54</v>
+      </c>
+      <c r="G355" t="s">
+        <v>32</v>
+      </c>
+      <c r="H355" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" t="s">
         <v>33</v>
       </c>
-      <c r="B355" t="s">
-[...2 lines deleted...]
-      <c r="C355" t="s">
+      <c r="B356" t="s">
+        <v>54</v>
+      </c>
+      <c r="C356" t="s">
         <v>34</v>
       </c>
-      <c r="D355" t="s">
-[...2 lines deleted...]
-      <c r="E355" t="s">
+      <c r="D356" t="s">
+        <v>91</v>
+      </c>
+      <c r="E356" t="s">
         <v>6</v>
       </c>
-      <c r="F355" t="s">
-[...18 lines deleted...]
-      <c r="J360" s="2"/>
+      <c r="F356" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" s="23"/>
     </row>
     <row r="361" spans="1:10">
-      <c r="A361" s="4" t="s">
+      <c r="A361" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="B361" s="2"/>
+      <c r="C361" s="2"/>
+      <c r="D361" s="2"/>
+      <c r="E361" s="2"/>
+      <c r="F361" s="2"/>
+      <c r="G361" s="2"/>
+      <c r="H361" s="2"/>
+      <c r="I361" s="2"/>
+      <c r="J361" s="2"/>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B361" s="4" t="s">
+      <c r="B362" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C361" s="4" t="s">
+      <c r="C362" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D361" s="4" t="s">
+      <c r="D362" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E361" s="4" t="s">
+      <c r="E362" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F361" s="4" t="s">
+      <c r="F362" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G361" s="4" t="s">
+      <c r="G362" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H361" s="4" t="s">
+      <c r="H362" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I361" s="5" t="s">
+      <c r="I362" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J361" s="5" t="s">
+      <c r="J362" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="362" spans="1:10">
-[...19 lines deleted...]
-      <c r="H362" s="3" t="s">
+    <row r="363" spans="1:10">
+      <c r="A363" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B363" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="C363" s="3"/>
+      <c r="D363" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E363" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F363" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G363" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H363" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I362" s="6" t="s">
-[...29 lines deleted...]
-        <v>47</v>
+      <c r="I363" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="J363" s="6" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B365" t="s">
-        <v>18</v>
+        <v>290</v>
       </c>
       <c r="C365" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D365" t="s">
-        <v>218</v>
+        <v>292</v>
       </c>
       <c r="E365" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F365" t="s">
-        <v>66</v>
+        <v>284</v>
       </c>
       <c r="G365" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H365" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B366" t="s">
-        <v>258</v>
+        <v>18</v>
       </c>
       <c r="C366" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D366" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="E366" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F366" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G366" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H366" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
+        <v>28</v>
+      </c>
+      <c r="B367" t="s">
+        <v>291</v>
+      </c>
+      <c r="C367" t="s">
+        <v>29</v>
+      </c>
+      <c r="D367" t="s">
+        <v>291</v>
+      </c>
+      <c r="E367" t="s">
+        <v>30</v>
+      </c>
+      <c r="F367" t="s">
+        <v>54</v>
+      </c>
+      <c r="G367" t="s">
+        <v>32</v>
+      </c>
+      <c r="H367" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" t="s">
         <v>33</v>
       </c>
-      <c r="B367" t="s">
-[...2 lines deleted...]
-      <c r="C367" t="s">
+      <c r="B368" t="s">
+        <v>54</v>
+      </c>
+      <c r="C368" t="s">
         <v>34</v>
       </c>
-      <c r="D367" t="s">
-[...2 lines deleted...]
-      <c r="E367" t="s">
+      <c r="D368" t="s">
+        <v>91</v>
+      </c>
+      <c r="E368" t="s">
         <v>6</v>
       </c>
-      <c r="F367" t="s">
-[...18 lines deleted...]
-      <c r="J372" s="2"/>
+      <c r="F368" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="23"/>
     </row>
     <row r="373" spans="1:10">
-      <c r="A373" s="4" t="s">
+      <c r="A373" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="B373" s="2"/>
+      <c r="C373" s="2"/>
+      <c r="D373" s="2"/>
+      <c r="E373" s="2"/>
+      <c r="F373" s="2"/>
+      <c r="G373" s="2"/>
+      <c r="H373" s="2"/>
+      <c r="I373" s="2"/>
+      <c r="J373" s="2"/>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B373" s="4" t="s">
+      <c r="B374" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C373" s="4" t="s">
+      <c r="C374" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D373" s="4" t="s">
+      <c r="D374" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E373" s="4" t="s">
+      <c r="E374" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F373" s="4" t="s">
+      <c r="F374" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G373" s="4" t="s">
+      <c r="G374" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H373" s="4" t="s">
+      <c r="H374" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I373" s="5" t="s">
+      <c r="I374" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J373" s="5" t="s">
+      <c r="J374" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="374" spans="1:10">
-[...19 lines deleted...]
-      <c r="H374" s="3" t="s">
+    <row r="375" spans="1:10">
+      <c r="A375" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B375" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="C375" s="3"/>
+      <c r="D375" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E375" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F375" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G375" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H375" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I374" s="6" t="s">
-[...29 lines deleted...]
-        <v>47</v>
+      <c r="I375" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="J375" s="6" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B377" t="s">
-        <v>18</v>
+        <v>295</v>
       </c>
       <c r="C377" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D377" t="s">
-        <v>218</v>
+        <v>297</v>
       </c>
       <c r="E377" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F377" t="s">
-        <v>66</v>
+        <v>284</v>
       </c>
       <c r="G377" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H377" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B378" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C378" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D378" t="s">
-        <v>19</v>
+        <v>269</v>
       </c>
       <c r="E378" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F378" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G378" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H378" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
+        <v>28</v>
+      </c>
+      <c r="B379" t="s">
+        <v>296</v>
+      </c>
+      <c r="C379" t="s">
+        <v>29</v>
+      </c>
+      <c r="D379" t="s">
+        <v>296</v>
+      </c>
+      <c r="E379" t="s">
+        <v>30</v>
+      </c>
+      <c r="F379" t="s">
+        <v>54</v>
+      </c>
+      <c r="G379" t="s">
+        <v>32</v>
+      </c>
+      <c r="H379" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" t="s">
         <v>33</v>
       </c>
-      <c r="B379" t="s">
-[...2 lines deleted...]
-      <c r="C379" t="s">
+      <c r="B380" t="s">
+        <v>54</v>
+      </c>
+      <c r="C380" t="s">
         <v>34</v>
       </c>
-      <c r="D379" t="s">
-[...2 lines deleted...]
-      <c r="E379" t="s">
+      <c r="D380" t="s">
+        <v>91</v>
+      </c>
+      <c r="E380" t="s">
         <v>6</v>
       </c>
-      <c r="F379" t="s">
-[...18 lines deleted...]
-      <c r="J384" s="2"/>
+      <c r="F380" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="23"/>
     </row>
     <row r="385" spans="1:10">
-      <c r="A385" s="4" t="s">
+      <c r="A385" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="B385" s="2"/>
+      <c r="C385" s="2"/>
+      <c r="D385" s="2"/>
+      <c r="E385" s="2"/>
+      <c r="F385" s="2"/>
+      <c r="G385" s="2"/>
+      <c r="H385" s="2"/>
+      <c r="I385" s="2"/>
+      <c r="J385" s="2"/>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B385" s="4" t="s">
+      <c r="B386" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C385" s="4" t="s">
+      <c r="C386" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D385" s="4" t="s">
+      <c r="D386" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E385" s="4" t="s">
+      <c r="E386" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F385" s="4" t="s">
+      <c r="F386" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G385" s="4" t="s">
+      <c r="G386" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H385" s="4" t="s">
+      <c r="H386" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I385" s="5" t="s">
+      <c r="I386" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J385" s="5" t="s">
+      <c r="J386" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="386" spans="1:10">
-[...19 lines deleted...]
-      <c r="H386" s="3" t="s">
+    <row r="387" spans="1:10">
+      <c r="A387" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B387" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C387" s="3"/>
+      <c r="D387" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E387" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F387" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G387" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H387" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I386" s="6" t="s">
-[...29 lines deleted...]
-        <v>47</v>
+      <c r="I387" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="J387" s="6" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B389" t="s">
-        <v>18</v>
+        <v>299</v>
       </c>
       <c r="C389" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D389" t="s">
-        <v>218</v>
+        <v>297</v>
       </c>
       <c r="E389" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F389" t="s">
-        <v>66</v>
+        <v>284</v>
       </c>
       <c r="G389" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H389" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B390" t="s">
-        <v>266</v>
+        <v>18</v>
       </c>
       <c r="C390" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D390" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E390" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F390" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G390" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H390" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
+        <v>28</v>
+      </c>
+      <c r="B391" t="s">
+        <v>300</v>
+      </c>
+      <c r="C391" t="s">
+        <v>29</v>
+      </c>
+      <c r="D391" t="s">
+        <v>300</v>
+      </c>
+      <c r="E391" t="s">
+        <v>30</v>
+      </c>
+      <c r="F391" t="s">
+        <v>54</v>
+      </c>
+      <c r="G391" t="s">
+        <v>32</v>
+      </c>
+      <c r="H391" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" t="s">
         <v>33</v>
       </c>
-      <c r="B391" t="s">
-[...2 lines deleted...]
-      <c r="C391" t="s">
+      <c r="B392" t="s">
+        <v>54</v>
+      </c>
+      <c r="C392" t="s">
         <v>34</v>
       </c>
-      <c r="D391" t="s">
-[...2 lines deleted...]
-      <c r="E391" t="s">
+      <c r="D392" t="s">
+        <v>91</v>
+      </c>
+      <c r="E392" t="s">
         <v>6</v>
       </c>
-      <c r="F391" t="s">
-[...18 lines deleted...]
-      <c r="J396" s="2"/>
+      <c r="F392" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="23"/>
     </row>
     <row r="397" spans="1:10">
-      <c r="A397" s="4" t="s">
+      <c r="A397" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="B397" s="2"/>
+      <c r="C397" s="2"/>
+      <c r="D397" s="2"/>
+      <c r="E397" s="2"/>
+      <c r="F397" s="2"/>
+      <c r="G397" s="2"/>
+      <c r="H397" s="2"/>
+      <c r="I397" s="2"/>
+      <c r="J397" s="2"/>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B397" s="4" t="s">
+      <c r="B398" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C397" s="4" t="s">
+      <c r="C398" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D397" s="4" t="s">
+      <c r="D398" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E397" s="4" t="s">
+      <c r="E398" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F397" s="4" t="s">
+      <c r="F398" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G397" s="4" t="s">
+      <c r="G398" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H397" s="4" t="s">
+      <c r="H398" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I397" s="5" t="s">
+      <c r="I398" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J397" s="5" t="s">
+      <c r="J398" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="398" spans="1:10">
-[...52 lines deleted...]
-        <v>47</v>
+    <row r="399" spans="1:10">
+      <c r="A399" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B399" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C399" s="3"/>
+      <c r="D399" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E399" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="F399" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G399" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H399" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I399" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="J399" s="6" t="s">
+        <v>304</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B401" t="s">
-        <v>18</v>
+        <v>302</v>
       </c>
       <c r="C401" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D401" t="s">
-        <v>218</v>
+        <v>305</v>
       </c>
       <c r="E401" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F401" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G401" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H401" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B402" t="s">
-        <v>19</v>
+        <v>96</v>
       </c>
       <c r="C402" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D402" t="s">
-        <v>19</v>
+        <v>306</v>
       </c>
       <c r="E402" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F402" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G402" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H402" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
+        <v>28</v>
+      </c>
+      <c r="B403" t="s">
+        <v>304</v>
+      </c>
+      <c r="C403" t="s">
+        <v>29</v>
+      </c>
+      <c r="D403" t="s">
+        <v>304</v>
+      </c>
+      <c r="E403" t="s">
+        <v>30</v>
+      </c>
+      <c r="F403" t="s">
+        <v>54</v>
+      </c>
+      <c r="G403" t="s">
+        <v>32</v>
+      </c>
+      <c r="H403" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" t="s">
         <v>33</v>
       </c>
-      <c r="B403" t="s">
-[...2 lines deleted...]
-      <c r="C403" t="s">
+      <c r="B404" t="s">
+        <v>54</v>
+      </c>
+      <c r="C404" t="s">
         <v>34</v>
       </c>
-      <c r="D403" t="s">
-[...2 lines deleted...]
-      <c r="E403" t="s">
+      <c r="D404" t="s">
+        <v>91</v>
+      </c>
+      <c r="E404" t="s">
         <v>6</v>
       </c>
-      <c r="F403" t="s">
-[...18 lines deleted...]
-      <c r="J408" s="2"/>
+      <c r="F404" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="23"/>
     </row>
     <row r="409" spans="1:10">
-      <c r="A409" s="4" t="s">
+      <c r="A409" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B409" s="2"/>
+      <c r="C409" s="2"/>
+      <c r="D409" s="2"/>
+      <c r="E409" s="2"/>
+      <c r="F409" s="2"/>
+      <c r="G409" s="2"/>
+      <c r="H409" s="2"/>
+      <c r="I409" s="2"/>
+      <c r="J409" s="2"/>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B409" s="4" t="s">
+      <c r="B410" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C409" s="4" t="s">
+      <c r="C410" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D409" s="4" t="s">
+      <c r="D410" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E409" s="4" t="s">
+      <c r="E410" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F409" s="4" t="s">
+      <c r="F410" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G409" s="4" t="s">
+      <c r="G410" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H409" s="4" t="s">
+      <c r="H410" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I409" s="5" t="s">
+      <c r="I410" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J409" s="5" t="s">
+      <c r="J410" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="410" spans="1:10">
-[...19 lines deleted...]
-      <c r="H410" s="3" t="s">
+    <row r="411" spans="1:10">
+      <c r="A411" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B411" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C411" s="3"/>
+      <c r="D411" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E411" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F411" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G411" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H411" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I410" s="6" t="s">
-[...29 lines deleted...]
-        <v>47</v>
+      <c r="I411" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="J411" s="6" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B413" t="s">
-        <v>18</v>
+        <v>308</v>
       </c>
       <c r="C413" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D413" t="s">
-        <v>218</v>
+        <v>310</v>
       </c>
       <c r="E413" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="F413" t="s">
-        <v>66</v>
+        <v>284</v>
       </c>
       <c r="G413" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H413" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B414" t="s">
-        <v>275</v>
+        <v>18</v>
       </c>
       <c r="C414" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D414" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="E414" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F414" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G414" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H414" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
+        <v>28</v>
+      </c>
+      <c r="B415" t="s">
+        <v>309</v>
+      </c>
+      <c r="C415" t="s">
+        <v>29</v>
+      </c>
+      <c r="D415" t="s">
+        <v>309</v>
+      </c>
+      <c r="E415" t="s">
+        <v>30</v>
+      </c>
+      <c r="F415" t="s">
+        <v>54</v>
+      </c>
+      <c r="G415" t="s">
+        <v>32</v>
+      </c>
+      <c r="H415" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" t="s">
         <v>33</v>
       </c>
-      <c r="B415" t="s">
-[...2 lines deleted...]
-      <c r="C415" t="s">
+      <c r="B416" t="s">
+        <v>54</v>
+      </c>
+      <c r="C416" t="s">
         <v>34</v>
       </c>
-      <c r="D415" t="s">
-[...2 lines deleted...]
-      <c r="E415" t="s">
+      <c r="D416" t="s">
+        <v>91</v>
+      </c>
+      <c r="E416" t="s">
         <v>6</v>
       </c>
-      <c r="F415" t="s">
-        <v>265</v>
+      <c r="F416" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="23"/>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="B421" s="2"/>
+      <c r="C421" s="2"/>
+      <c r="D421" s="2"/>
+      <c r="E421" s="2"/>
+      <c r="F421" s="2"/>
+      <c r="G421" s="2"/>
+      <c r="H421" s="2"/>
+      <c r="I421" s="2"/>
+      <c r="J421" s="2"/>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B422" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C422" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D422" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E422" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F422" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G422" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H422" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I422" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J422" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B423" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C423" s="3"/>
+      <c r="D423" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E423" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F423" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G423" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H423" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I423" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J423" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" t="s">
+        <v>21</v>
+      </c>
+      <c r="B425" t="s">
+        <v>312</v>
+      </c>
+      <c r="C425" t="s">
+        <v>22</v>
+      </c>
+      <c r="D425" t="s">
+        <v>313</v>
+      </c>
+      <c r="E425" t="s">
+        <v>5</v>
+      </c>
+      <c r="F425" t="s">
+        <v>266</v>
+      </c>
+      <c r="G425" t="s">
+        <v>7</v>
+      </c>
+      <c r="H425" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" t="s">
+        <v>9</v>
+      </c>
+      <c r="B426" t="s">
+        <v>18</v>
+      </c>
+      <c r="C426" t="s">
+        <v>24</v>
+      </c>
+      <c r="D426" t="s">
+        <v>269</v>
+      </c>
+      <c r="E426" t="s">
+        <v>26</v>
+      </c>
+      <c r="F426" t="s">
+        <v>107</v>
+      </c>
+      <c r="G426" t="s">
+        <v>8</v>
+      </c>
+      <c r="H426" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" t="s">
+        <v>28</v>
+      </c>
+      <c r="B427" t="s">
+        <v>19</v>
+      </c>
+      <c r="C427" t="s">
+        <v>29</v>
+      </c>
+      <c r="D427" t="s">
+        <v>19</v>
+      </c>
+      <c r="E427" t="s">
+        <v>30</v>
+      </c>
+      <c r="F427" t="s">
+        <v>54</v>
+      </c>
+      <c r="G427" t="s">
+        <v>32</v>
+      </c>
+      <c r="H427" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" t="s">
+        <v>33</v>
+      </c>
+      <c r="B428" t="s">
+        <v>54</v>
+      </c>
+      <c r="C428" t="s">
+        <v>34</v>
+      </c>
+      <c r="D428" t="s">
+        <v>91</v>
+      </c>
+      <c r="E428" t="s">
+        <v>6</v>
+      </c>
+      <c r="F428" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="23"/>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="B433" s="2"/>
+      <c r="C433" s="2"/>
+      <c r="D433" s="2"/>
+      <c r="E433" s="2"/>
+      <c r="F433" s="2"/>
+      <c r="G433" s="2"/>
+      <c r="H433" s="2"/>
+      <c r="I433" s="2"/>
+      <c r="J433" s="2"/>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B434" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C434" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D434" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E434" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F434" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G434" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H434" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I434" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J434" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B435" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="C435" s="3"/>
+      <c r="D435" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E435" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="F435" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G435" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H435" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I435" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="J435" s="6" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" t="s">
+        <v>21</v>
+      </c>
+      <c r="B437" t="s">
+        <v>315</v>
+      </c>
+      <c r="C437" t="s">
+        <v>22</v>
+      </c>
+      <c r="D437" t="s">
+        <v>318</v>
+      </c>
+      <c r="E437" t="s">
+        <v>5</v>
+      </c>
+      <c r="F437" t="s">
+        <v>266</v>
+      </c>
+      <c r="G437" t="s">
+        <v>7</v>
+      </c>
+      <c r="H437" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" t="s">
+        <v>9</v>
+      </c>
+      <c r="B438" t="s">
+        <v>18</v>
+      </c>
+      <c r="C438" t="s">
+        <v>24</v>
+      </c>
+      <c r="D438" t="s">
+        <v>269</v>
+      </c>
+      <c r="E438" t="s">
+        <v>26</v>
+      </c>
+      <c r="F438" t="s">
+        <v>107</v>
+      </c>
+      <c r="G438" t="s">
+        <v>8</v>
+      </c>
+      <c r="H438" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" t="s">
+        <v>28</v>
+      </c>
+      <c r="B439" t="s">
+        <v>317</v>
+      </c>
+      <c r="C439" t="s">
+        <v>29</v>
+      </c>
+      <c r="D439" t="s">
+        <v>317</v>
+      </c>
+      <c r="E439" t="s">
+        <v>30</v>
+      </c>
+      <c r="F439" t="s">
+        <v>54</v>
+      </c>
+      <c r="G439" t="s">
+        <v>32</v>
+      </c>
+      <c r="H439" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" t="s">
+        <v>33</v>
+      </c>
+      <c r="B440" t="s">
+        <v>54</v>
+      </c>
+      <c r="C440" t="s">
+        <v>34</v>
+      </c>
+      <c r="D440" t="s">
+        <v>91</v>
+      </c>
+      <c r="E440" t="s">
+        <v>6</v>
+      </c>
+      <c r="F440" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="23"/>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="B445" s="2"/>
+      <c r="C445" s="2"/>
+      <c r="D445" s="2"/>
+      <c r="E445" s="2"/>
+      <c r="F445" s="2"/>
+      <c r="G445" s="2"/>
+      <c r="H445" s="2"/>
+      <c r="I445" s="2"/>
+      <c r="J445" s="2"/>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B446" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C446" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D446" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E446" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F446" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G446" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H446" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I446" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J446" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B447" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="C447" s="3"/>
+      <c r="D447" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E447" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="F447" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G447" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H447" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I447" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J447" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" t="s">
+        <v>21</v>
+      </c>
+      <c r="B449" t="s">
+        <v>320</v>
+      </c>
+      <c r="C449" t="s">
+        <v>22</v>
+      </c>
+      <c r="D449" t="s">
+        <v>321</v>
+      </c>
+      <c r="E449" t="s">
+        <v>5</v>
+      </c>
+      <c r="F449" t="s">
+        <v>266</v>
+      </c>
+      <c r="G449" t="s">
+        <v>7</v>
+      </c>
+      <c r="H449" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" t="s">
+        <v>9</v>
+      </c>
+      <c r="B450" t="s">
+        <v>18</v>
+      </c>
+      <c r="C450" t="s">
+        <v>24</v>
+      </c>
+      <c r="D450" t="s">
+        <v>269</v>
+      </c>
+      <c r="E450" t="s">
+        <v>26</v>
+      </c>
+      <c r="F450" t="s">
+        <v>107</v>
+      </c>
+      <c r="G450" t="s">
+        <v>8</v>
+      </c>
+      <c r="H450" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" t="s">
+        <v>28</v>
+      </c>
+      <c r="B451" t="s">
+        <v>19</v>
+      </c>
+      <c r="C451" t="s">
+        <v>29</v>
+      </c>
+      <c r="D451" t="s">
+        <v>19</v>
+      </c>
+      <c r="E451" t="s">
+        <v>30</v>
+      </c>
+      <c r="F451" t="s">
+        <v>54</v>
+      </c>
+      <c r="G451" t="s">
+        <v>32</v>
+      </c>
+      <c r="H451" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" t="s">
+        <v>33</v>
+      </c>
+      <c r="B452" t="s">
+        <v>54</v>
+      </c>
+      <c r="C452" t="s">
+        <v>34</v>
+      </c>
+      <c r="D452" t="s">
+        <v>91</v>
+      </c>
+      <c r="E452" t="s">
+        <v>6</v>
+      </c>
+      <c r="F452" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="23"/>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="B457" s="2"/>
+      <c r="C457" s="2"/>
+      <c r="D457" s="2"/>
+      <c r="E457" s="2"/>
+      <c r="F457" s="2"/>
+      <c r="G457" s="2"/>
+      <c r="H457" s="2"/>
+      <c r="I457" s="2"/>
+      <c r="J457" s="2"/>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B458" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C458" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D458" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E458" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F458" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G458" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H458" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I458" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J458" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="B459" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="C459" s="3"/>
+      <c r="D459" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="E459" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="F459" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G459" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H459" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I459" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="J459" s="6" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" t="s">
+        <v>21</v>
+      </c>
+      <c r="B461" t="s">
+        <v>324</v>
+      </c>
+      <c r="C461" t="s">
+        <v>22</v>
+      </c>
+      <c r="D461" t="s">
+        <v>327</v>
+      </c>
+      <c r="E461" t="s">
+        <v>5</v>
+      </c>
+      <c r="F461" t="s">
+        <v>325</v>
+      </c>
+      <c r="G461" t="s">
+        <v>7</v>
+      </c>
+      <c r="H461" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" t="s">
+        <v>9</v>
+      </c>
+      <c r="B462" t="s">
+        <v>18</v>
+      </c>
+      <c r="C462" t="s">
+        <v>24</v>
+      </c>
+      <c r="D462" t="s">
+        <v>269</v>
+      </c>
+      <c r="E462" t="s">
+        <v>26</v>
+      </c>
+      <c r="F462" t="s">
+        <v>107</v>
+      </c>
+      <c r="G462" t="s">
+        <v>8</v>
+      </c>
+      <c r="H462" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" t="s">
+        <v>28</v>
+      </c>
+      <c r="B463" t="s">
+        <v>326</v>
+      </c>
+      <c r="C463" t="s">
+        <v>29</v>
+      </c>
+      <c r="D463" t="s">
+        <v>326</v>
+      </c>
+      <c r="E463" t="s">
+        <v>30</v>
+      </c>
+      <c r="F463" t="s">
+        <v>54</v>
+      </c>
+      <c r="G463" t="s">
+        <v>32</v>
+      </c>
+      <c r="H463" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" t="s">
+        <v>33</v>
+      </c>
+      <c r="B464" t="s">
+        <v>54</v>
+      </c>
+      <c r="C464" t="s">
+        <v>34</v>
+      </c>
+      <c r="D464" t="s">
+        <v>91</v>
+      </c>
+      <c r="E464" t="s">
+        <v>6</v>
+      </c>
+      <c r="F464" t="s">
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A14:J14"/>
-[...23 lines deleted...]
-    <mergeCell ref="A136:H136"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A29:J29"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="A38:H38"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A56:J56"/>
+    <mergeCell ref="F63:H63"/>
+    <mergeCell ref="A68:J68"/>
+    <mergeCell ref="F75:H75"/>
+    <mergeCell ref="A80:J80"/>
+    <mergeCell ref="F87:H87"/>
+    <mergeCell ref="A92:J92"/>
+    <mergeCell ref="F99:H99"/>
+    <mergeCell ref="A104:J104"/>
+    <mergeCell ref="F111:H111"/>
+    <mergeCell ref="A116:J116"/>
+    <mergeCell ref="F123:H123"/>
+    <mergeCell ref="A128:J128"/>
+    <mergeCell ref="F135:H135"/>
+    <mergeCell ref="A137:H137"/>
     <mergeCell ref="A139:H139"/>
-    <mergeCell ref="A141:C141"/>
-[...16 lines deleted...]
-    <mergeCell ref="A212:H212"/>
+    <mergeCell ref="A142:H142"/>
+    <mergeCell ref="A144:C144"/>
+    <mergeCell ref="A148:E148"/>
+    <mergeCell ref="A155:J155"/>
+    <mergeCell ref="F162:H162"/>
+    <mergeCell ref="A164:H164"/>
+    <mergeCell ref="A166:H166"/>
+    <mergeCell ref="A169:H169"/>
+    <mergeCell ref="A171:C171"/>
+    <mergeCell ref="A175:E175"/>
+    <mergeCell ref="A179:H179"/>
+    <mergeCell ref="A182:H182"/>
+    <mergeCell ref="A184:C184"/>
+    <mergeCell ref="A193:E193"/>
+    <mergeCell ref="A202:H202"/>
+    <mergeCell ref="A205:H205"/>
+    <mergeCell ref="A207:C207"/>
+    <mergeCell ref="A211:E211"/>
     <mergeCell ref="A215:H215"/>
-    <mergeCell ref="A217:C217"/>
-[...32 lines deleted...]
-    <mergeCell ref="F415:H415"/>
+    <mergeCell ref="A218:H218"/>
+    <mergeCell ref="A220:C220"/>
+    <mergeCell ref="A224:E224"/>
+    <mergeCell ref="A231:J231"/>
+    <mergeCell ref="F238:H238"/>
+    <mergeCell ref="A240:H240"/>
+    <mergeCell ref="A242:H242"/>
+    <mergeCell ref="A245:H245"/>
+    <mergeCell ref="A247:C247"/>
+    <mergeCell ref="A252:E252"/>
+    <mergeCell ref="A260:J260"/>
+    <mergeCell ref="F267:H267"/>
+    <mergeCell ref="A269:H269"/>
+    <mergeCell ref="A271:H271"/>
+    <mergeCell ref="A274:H274"/>
+    <mergeCell ref="A276:C276"/>
+    <mergeCell ref="A281:E281"/>
+    <mergeCell ref="A289:J289"/>
+    <mergeCell ref="F296:H296"/>
+    <mergeCell ref="A301:J301"/>
+    <mergeCell ref="F308:H308"/>
+    <mergeCell ref="A313:J313"/>
+    <mergeCell ref="F320:H320"/>
+    <mergeCell ref="A325:J325"/>
+    <mergeCell ref="F332:H332"/>
+    <mergeCell ref="A337:J337"/>
+    <mergeCell ref="F344:H344"/>
+    <mergeCell ref="A349:J349"/>
+    <mergeCell ref="F356:H356"/>
+    <mergeCell ref="A361:J361"/>
+    <mergeCell ref="F368:H368"/>
+    <mergeCell ref="A373:J373"/>
+    <mergeCell ref="F380:H380"/>
+    <mergeCell ref="A385:J385"/>
+    <mergeCell ref="F392:H392"/>
+    <mergeCell ref="A397:J397"/>
+    <mergeCell ref="F404:H404"/>
+    <mergeCell ref="A409:J409"/>
+    <mergeCell ref="F416:H416"/>
+    <mergeCell ref="A421:J421"/>
+    <mergeCell ref="F428:H428"/>
+    <mergeCell ref="A433:J433"/>
+    <mergeCell ref="F440:H440"/>
+    <mergeCell ref="A445:J445"/>
+    <mergeCell ref="F452:H452"/>
+    <mergeCell ref="A457:J457"/>
+    <mergeCell ref="F464:H464"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>