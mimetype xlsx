--- v5 (2026-10-04)
+++ v6 (2026-10-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► ANTôNIO PEREIRA — Nº 6105/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -107,231 +107,195 @@
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>Saúde</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Cidelândia - MA</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
-    <t>R$ 35.052,13</t>
+    <t>R$ 0,00</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Exec. Financeira</t>
   </si>
   <si>
-    <t>7,0%</t>
+    <t>0,0%</t>
   </si>
   <si>
     <t>Execução de Emenda Parlamentar para custeio das ações de assistência à saúde no Município de Cidelândia/MA, visando qualificação da atenção ambulatorial e hospitalar, mediante aquisição de materiais, medicamentos e serviços</t>
   </si>
   <si>
+    <t>► BANCADA DO MARANHãO — Nº 71110002/2026</t>
+  </si>
+  <si>
+    <t>Bancada do Maranhão</t>
+  </si>
+  <si>
+    <t>71110002/2026</t>
+  </si>
+  <si>
+    <t>Bancada</t>
+  </si>
+  <si>
+    <t>INCREMENTO PAP</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 21.500,00</t>
+  </si>
+  <si>
+    <t>2,2%</t>
+  </si>
+  <si>
     <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
   </si>
   <si>
-    <t>EMPENHO Nº 11060002 | Data: 11/06/2026 | Vl. Empenhado: R$ 35.052,13 | Vl. Liquidado: R$ 35.052,13 | Vl. Pago: R$ 35.052,13</t>
+    <t>EMPENHO Nº 30060097 | Data: 30/06/2026 | Vl. Empenhado: R$ 21.500,00 | Vl. Liquidado: R$ 21.500,00 | Vl. Pago: R$ 21.500,00</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>CPF/CNPJ</t>
   </si>
   <si>
     <t>Nat. Despesa</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Programa / Ação</t>
   </si>
   <si>
     <t>Modalidade Lic.</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
   <si>
-    <t>CENTRO BRASILEIRO DE ANALISES CLINICAS CEBRAC LTDA</t>
-[...2 lines deleted...]
-    <t>17.663.605/0001-65</t>
+    <t>MED SERVICE LTDA</t>
+  </si>
+  <si>
+    <t>26.667.763/0001-84</t>
   </si>
   <si>
     <t>3.3.90.39.50 – Outros Serviços de Terceiros Pessoa Jurídica</t>
   </si>
   <si>
     <t>1.600 - Transferências Fundo a Fundo de Recursos do SUS Provenientes do Governo Federal – Bloco de Manutenção das Ações e Serviços Públicos de Saúde</t>
   </si>
   <si>
     <t>26 – Atenção Básica / 0000 – Manutenção da Estratégia de Saúde da Família</t>
   </si>
   <si>
-    <t>Credenciamento</t>
-[...11 lines deleted...]
-    <t>LIQUIDAÇÕES DO EMPENHO 11060002 (1 registro(s))</t>
+    <t>Pregão</t>
+  </si>
+  <si>
+    <t>053/2025</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR EMPENHADO REFERENTE A CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 30060097 (1 registro(s))</t>
   </si>
   <si>
     <t>Nº Nota Fiscal</t>
   </si>
   <si>
     <t>Data Liquidação</t>
   </si>
   <si>
-    <t>11/06/2026</t>
-[...2 lines deleted...]
-    <t>PAGAMENTOS DO EMPENHO 11060002 (1 registro(s))</t>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 30060097 (1 registro(s))</t>
   </si>
   <si>
     <t>Nº OB</t>
   </si>
   <si>
     <t>Data Pagamento</t>
   </si>
   <si>
-    <t>08/07/2026</t>
+    <t>06/08/2026</t>
   </si>
   <si>
     <t>Pago</t>
   </si>
   <si>
-    <t>► BANCADA DO MARANHãO — Nº 71110002/2026</t>
-[...55 lines deleted...]
-  <si>
     <t>► WEVERTON ROCHA — Nº 40840008/2026</t>
   </si>
   <si>
     <t>Weverton Rocha</t>
   </si>
   <si>
     <t>40840008/2026</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>R$ 400.000,00</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>SAÚDE - FEDERAL</t>
-  </si>
-[...1 lines deleted...]
-    <t>0,0%</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 42120005/2026</t>
   </si>
   <si>
     <t>Josivaldo JP</t>
   </si>
   <si>
     <t>42120005/2026</t>
   </si>
   <si>
     <t>Reforma, revitalização e modernização da Praça da Prefeitura do Município de Cidelândia–MA.</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>R$ 497.500,00</t>
   </si>
   <si>
     <t>Infraestrutura</t>
   </si>
   <si>
     <t>Cidelândia</t>
   </si>
@@ -1201,100 +1165,100 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
@@ -1571,54 +1535,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J464"/>
+  <dimension ref="A1:J449"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J459" sqref="J459"/>
+      <selection activeCell="J444" sqref="J444"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -1758,6351 +1722,6186 @@
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
-      <c r="A11" s="7" t="s">
+    <row r="12" spans="1:10">
+      <c r="A12" s="7"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="7"/>
-[...8 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="8"/>
-[...8 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="E16" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D14" s="9" t="s">
+      <c r="F16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="E14" s="9" t="s">
+      <c r="J16" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" t="s">
         <v>43</v>
       </c>
-      <c r="F14" s="9" t="s">
+      <c r="E18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
         <v>44</v>
       </c>
-      <c r="G14" s="9" t="s">
+      <c r="G20" t="s">
+        <v>32</v>
+      </c>
+      <c r="H20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" t="s">
         <v>45</v>
       </c>
-      <c r="H14" s="10" t="s">
+      <c r="E21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="8" t="s">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="3" t="s">
+      <c r="B26" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="D15" s="3" t="s">
+      <c r="C26" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="E15" s="3" t="s">
+      <c r="D26" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="F15" s="3" t="s">
+      <c r="E26" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="G15" s="3" t="s">
+      <c r="F26" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="G26" s="10" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="H26" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="12"/>
-[...8 lines deleted...]
-      <c r="A18" s="13" t="s">
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="13"/>
-[...3 lines deleted...]
-      <c r="A19" s="14" t="s">
+      <c r="B27" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="14" t="s">
+      <c r="C27" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="15" t="s">
+      <c r="D27" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="13"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="16" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
-[...6 lines deleted...]
-      <c r="C20" s="17" t="s">
+    <row r="32" spans="1:10">
+      <c r="A32" s="17">
+        <v>379</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E35" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="22">
+        <v>6080001</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="7"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" t="s">
+        <v>75</v>
+      </c>
+      <c r="C45" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" t="s">
+        <v>78</v>
+      </c>
+      <c r="E45" t="s">
+        <v>5</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" t="s">
+        <v>7</v>
+      </c>
+      <c r="H45" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" t="s">
+        <v>24</v>
+      </c>
+      <c r="D46" t="s">
+        <v>79</v>
+      </c>
+      <c r="E46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F46" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46" t="s">
+        <v>8</v>
+      </c>
+      <c r="H46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" t="s">
+        <v>77</v>
+      </c>
+      <c r="C47" t="s">
+        <v>29</v>
+      </c>
+      <c r="D47" t="s">
+        <v>77</v>
+      </c>
+      <c r="E47" t="s">
+        <v>30</v>
+      </c>
+      <c r="F47" t="s">
         <v>31</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="D23" s="20" t="s">
+      <c r="G47" t="s">
+        <v>32</v>
+      </c>
+      <c r="H47" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
         <v>33</v>
       </c>
-      <c r="E23" s="19" t="s">
+      <c r="B48" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" t="s">
+        <v>6</v>
+      </c>
+      <c r="F48" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="7"/>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G54" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D24" s="22" t="s">
+      <c r="H54" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B57" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" t="s">
+        <v>78</v>
+      </c>
+      <c r="E57" t="s">
+        <v>5</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>7</v>
+      </c>
+      <c r="H57" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" t="s">
+        <v>84</v>
+      </c>
+      <c r="C58" t="s">
+        <v>24</v>
+      </c>
+      <c r="D58" t="s">
+        <v>86</v>
+      </c>
+      <c r="E58" t="s">
+        <v>26</v>
+      </c>
+      <c r="F58" t="s">
+        <v>87</v>
+      </c>
+      <c r="G58" t="s">
+        <v>8</v>
+      </c>
+      <c r="H58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" t="s">
+        <v>28</v>
+      </c>
+      <c r="B59" t="s">
+        <v>85</v>
+      </c>
+      <c r="C59" t="s">
+        <v>29</v>
+      </c>
+      <c r="D59" t="s">
+        <v>85</v>
+      </c>
+      <c r="E59" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" t="s">
         <v>31</v>
       </c>
-      <c r="E24" s="21" t="s">
-[...153 lines deleted...]
-      <c r="G35" t="s">
+      <c r="G59" t="s">
         <v>32</v>
       </c>
-      <c r="H35" t="s">
-[...259 lines deleted...]
-        <v>88</v>
+      <c r="H59" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B60" t="s">
+        <v>31</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" t="s">
+        <v>35</v>
+      </c>
+      <c r="E60" t="s">
+        <v>6</v>
+      </c>
+      <c r="F60" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="7"/>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B65" s="2"/>
+      <c r="C65" s="2"/>
+      <c r="D65" s="2"/>
+      <c r="E65" s="2"/>
+      <c r="F65" s="2"/>
+      <c r="G65" s="2"/>
+      <c r="H65" s="2"/>
+      <c r="I65" s="2"/>
+      <c r="J65" s="2"/>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="J67" s="6" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
         <v>21</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="B69" t="s">
+        <v>90</v>
+      </c>
+      <c r="C69" t="s">
         <v>22</v>
       </c>
-      <c r="D60" t="s">
-[...2 lines deleted...]
-      <c r="E60" t="s">
+      <c r="D69" t="s">
+        <v>93</v>
+      </c>
+      <c r="E69" t="s">
         <v>5</v>
       </c>
-      <c r="F60" t="s">
+      <c r="F69" t="s">
         <v>14</v>
       </c>
-      <c r="G60" t="s">
+      <c r="G69" t="s">
         <v>7</v>
       </c>
-      <c r="H60" t="s">
-[...4 lines deleted...]
-      <c r="A61" t="s">
+      <c r="H69" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
         <v>9</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="B70" t="s">
+        <v>84</v>
+      </c>
+      <c r="C70" t="s">
         <v>24</v>
       </c>
-      <c r="D61" t="s">
-[...2 lines deleted...]
-      <c r="E61" t="s">
+      <c r="D70" t="s">
+        <v>94</v>
+      </c>
+      <c r="E70" t="s">
         <v>26</v>
       </c>
-      <c r="F61" t="s">
-[...2 lines deleted...]
-      <c r="G61" t="s">
+      <c r="F70" t="s">
+        <v>95</v>
+      </c>
+      <c r="G70" t="s">
         <v>8</v>
       </c>
-      <c r="H61" t="s">
+      <c r="H70" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="62" spans="1:10">
-      <c r="A62" t="s">
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
         <v>28</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="B71" t="s">
+        <v>92</v>
+      </c>
+      <c r="C71" t="s">
         <v>29</v>
       </c>
-      <c r="D62" t="s">
-[...2 lines deleted...]
-      <c r="E62" t="s">
+      <c r="D71" t="s">
+        <v>92</v>
+      </c>
+      <c r="E71" t="s">
         <v>30</v>
       </c>
-      <c r="F62" t="s">
-[...2 lines deleted...]
-      <c r="G62" t="s">
+      <c r="F71" t="s">
+        <v>31</v>
+      </c>
+      <c r="G71" t="s">
         <v>32</v>
       </c>
-      <c r="H62" t="s">
-[...99 lines deleted...]
-        <v>97</v>
+      <c r="H71" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
+        <v>33</v>
+      </c>
+      <c r="B72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72" t="s">
+        <v>35</v>
+      </c>
+      <c r="E72" t="s">
+        <v>6</v>
+      </c>
+      <c r="F72" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="7"/>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2"/>
+      <c r="F77" s="2"/>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
+      <c r="I77" s="2"/>
+      <c r="J77" s="2"/>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I79" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J79" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
         <v>21</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="B81" t="s">
+        <v>98</v>
+      </c>
+      <c r="C81" t="s">
         <v>22</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="E72" t="s">
+      <c r="D81" t="s">
+        <v>100</v>
+      </c>
+      <c r="E81" t="s">
         <v>5</v>
       </c>
-      <c r="F72" t="s">
-[...2 lines deleted...]
-      <c r="G72" t="s">
+      <c r="F81" t="s">
+        <v>99</v>
+      </c>
+      <c r="G81" t="s">
         <v>7</v>
       </c>
-      <c r="H72" t="s">
-[...4 lines deleted...]
-      <c r="A73" t="s">
+      <c r="H81" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" t="s">
         <v>9</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="B82" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" t="s">
         <v>24</v>
       </c>
-      <c r="D73" t="s">
-[...2 lines deleted...]
-      <c r="E73" t="s">
+      <c r="D82" t="s">
+        <v>79</v>
+      </c>
+      <c r="E82" t="s">
         <v>26</v>
       </c>
-      <c r="F73" t="s">
-[...2 lines deleted...]
-      <c r="G73" t="s">
+      <c r="F82" t="s">
+        <v>27</v>
+      </c>
+      <c r="G82" t="s">
         <v>8</v>
       </c>
-      <c r="H73" t="s">
+      <c r="H82" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="74" spans="1:10">
-      <c r="A74" t="s">
+    <row r="83" spans="1:10">
+      <c r="A83" t="s">
         <v>28</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="B83" t="s">
+        <v>42</v>
+      </c>
+      <c r="C83" t="s">
         <v>29</v>
       </c>
-      <c r="D74" t="s">
-[...2 lines deleted...]
-      <c r="E74" t="s">
+      <c r="D83" t="s">
+        <v>42</v>
+      </c>
+      <c r="E83" t="s">
         <v>30</v>
       </c>
-      <c r="F74" t="s">
-[...2 lines deleted...]
-      <c r="G74" t="s">
+      <c r="F83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G83" t="s">
         <v>32</v>
       </c>
-      <c r="H74" t="s">
-[...99 lines deleted...]
-        <v>104</v>
+      <c r="H83" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
+        <v>33</v>
+      </c>
+      <c r="B84" t="s">
+        <v>31</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84" t="s">
+        <v>35</v>
+      </c>
+      <c r="E84" t="s">
+        <v>6</v>
+      </c>
+      <c r="F84" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="7"/>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B89" s="2"/>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="2"/>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+      <c r="I89" s="2"/>
+      <c r="J89" s="2"/>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H90" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I91" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J91" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" t="s">
         <v>21</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B93" t="s">
         <v>102</v>
       </c>
-      <c r="C84" t="s">
+      <c r="C93" t="s">
         <v>22</v>
       </c>
-      <c r="D84" t="s">
-[...2 lines deleted...]
-      <c r="E84" t="s">
+      <c r="D93" t="s">
+        <v>100</v>
+      </c>
+      <c r="E93" t="s">
         <v>5</v>
       </c>
-      <c r="F84" t="s">
-[...2 lines deleted...]
-      <c r="G84" t="s">
+      <c r="F93" t="s">
+        <v>99</v>
+      </c>
+      <c r="G93" t="s">
         <v>7</v>
       </c>
-      <c r="H84" t="s">
-[...4 lines deleted...]
-      <c r="A85" t="s">
+      <c r="H93" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" t="s">
         <v>9</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="B94" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" t="s">
         <v>24</v>
       </c>
-      <c r="D85" t="s">
-[...2 lines deleted...]
-      <c r="E85" t="s">
+      <c r="D94" t="s">
+        <v>79</v>
+      </c>
+      <c r="E94" t="s">
         <v>26</v>
       </c>
-      <c r="F85" t="s">
-[...2 lines deleted...]
-      <c r="G85" t="s">
+      <c r="F94" t="s">
+        <v>27</v>
+      </c>
+      <c r="G94" t="s">
         <v>8</v>
       </c>
-      <c r="H85" t="s">
+      <c r="H94" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="86" spans="1:10">
-      <c r="A86" t="s">
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
         <v>28</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="B95" t="s">
+        <v>42</v>
+      </c>
+      <c r="C95" t="s">
         <v>29</v>
       </c>
-      <c r="D86" t="s">
-[...2 lines deleted...]
-      <c r="E86" t="s">
+      <c r="D95" t="s">
+        <v>42</v>
+      </c>
+      <c r="E95" t="s">
         <v>30</v>
       </c>
-      <c r="F86" t="s">
-[...2 lines deleted...]
-      <c r="G86" t="s">
+      <c r="F95" t="s">
+        <v>31</v>
+      </c>
+      <c r="G95" t="s">
         <v>32</v>
       </c>
-      <c r="H86" t="s">
-[...99 lines deleted...]
-        <v>70</v>
+      <c r="H95" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B96" t="s">
+        <v>31</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96" t="s">
+        <v>35</v>
+      </c>
+      <c r="E96" t="s">
+        <v>6</v>
+      </c>
+      <c r="F96" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="7"/>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B101" s="2"/>
+      <c r="C101" s="2"/>
+      <c r="D101" s="2"/>
+      <c r="E101" s="2"/>
+      <c r="F101" s="2"/>
+      <c r="G101" s="2"/>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G102" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H102" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J103" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
         <v>21</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="B105" t="s">
+        <v>105</v>
+      </c>
+      <c r="C105" t="s">
         <v>22</v>
       </c>
-      <c r="D96" t="s">
-[...2 lines deleted...]
-      <c r="E96" t="s">
+      <c r="D105" t="s">
+        <v>108</v>
+      </c>
+      <c r="E105" t="s">
         <v>5</v>
       </c>
-      <c r="F96" t="s">
-[...2 lines deleted...]
-      <c r="G96" t="s">
+      <c r="F105" t="s">
+        <v>106</v>
+      </c>
+      <c r="G105" t="s">
         <v>7</v>
       </c>
-      <c r="H96" t="s">
-[...4 lines deleted...]
-      <c r="A97" t="s">
+      <c r="H105" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
         <v>9</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B106" t="s">
         <v>18</v>
       </c>
-      <c r="C97" t="s">
+      <c r="C106" t="s">
         <v>24</v>
       </c>
-      <c r="D97" t="s">
-[...2 lines deleted...]
-      <c r="E97" t="s">
+      <c r="D106" t="s">
+        <v>25</v>
+      </c>
+      <c r="E106" t="s">
         <v>26</v>
       </c>
-      <c r="F97" t="s">
+      <c r="F106" t="s">
         <v>27</v>
       </c>
-      <c r="G97" t="s">
+      <c r="G106" t="s">
         <v>8</v>
       </c>
-      <c r="H97" t="s">
+      <c r="H106" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="98" spans="1:10">
-      <c r="A98" t="s">
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
         <v>28</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="B107" t="s">
+        <v>19</v>
+      </c>
+      <c r="C107" t="s">
         <v>29</v>
       </c>
-      <c r="D98" t="s">
-[...2 lines deleted...]
-      <c r="E98" t="s">
+      <c r="D107" t="s">
+        <v>19</v>
+      </c>
+      <c r="E107" t="s">
         <v>30</v>
       </c>
-      <c r="F98" t="s">
-[...2 lines deleted...]
-      <c r="G98" t="s">
+      <c r="F107" t="s">
+        <v>31</v>
+      </c>
+      <c r="G107" t="s">
         <v>32</v>
       </c>
-      <c r="H98" t="s">
-[...99 lines deleted...]
-        <v>70</v>
+      <c r="H107" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
+        <v>33</v>
+      </c>
+      <c r="B108" t="s">
+        <v>31</v>
+      </c>
+      <c r="C108" t="s">
+        <v>34</v>
+      </c>
+      <c r="D108" t="s">
+        <v>35</v>
+      </c>
+      <c r="E108" t="s">
+        <v>6</v>
+      </c>
+      <c r="F108" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="7"/>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B113" s="2"/>
+      <c r="C113" s="2"/>
+      <c r="D113" s="2"/>
+      <c r="E113" s="2"/>
+      <c r="F113" s="2"/>
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+      <c r="I113" s="2"/>
+      <c r="J113" s="2"/>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G114" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H114" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C115" s="3"/>
+      <c r="D115" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="J115" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" t="s">
         <v>21</v>
       </c>
-      <c r="B108" t="s">
+      <c r="B117" t="s">
+        <v>110</v>
+      </c>
+      <c r="C117" t="s">
+        <v>22</v>
+      </c>
+      <c r="D117" t="s">
+        <v>113</v>
+      </c>
+      <c r="E117" t="s">
+        <v>5</v>
+      </c>
+      <c r="F117" t="s">
+        <v>40</v>
+      </c>
+      <c r="G117" t="s">
+        <v>7</v>
+      </c>
+      <c r="H117" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" t="s">
+        <v>18</v>
+      </c>
+      <c r="C118" t="s">
+        <v>24</v>
+      </c>
+      <c r="D118" t="s">
+        <v>25</v>
+      </c>
+      <c r="E118" t="s">
+        <v>26</v>
+      </c>
+      <c r="F118" t="s">
         <v>114</v>
       </c>
-      <c r="C108" t="s">
-[...2 lines deleted...]
-      <c r="D108" t="s">
+      <c r="G118" t="s">
+        <v>8</v>
+      </c>
+      <c r="H118" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
+        <v>28</v>
+      </c>
+      <c r="B119" t="s">
         <v>112</v>
       </c>
-      <c r="E108" t="s">
-[...45 lines deleted...]
-      <c r="C110" t="s">
+      <c r="C119" t="s">
         <v>29</v>
       </c>
-      <c r="D110" t="s">
-[...2 lines deleted...]
-      <c r="E110" t="s">
+      <c r="D119" t="s">
+        <v>112</v>
+      </c>
+      <c r="E119" t="s">
         <v>30</v>
       </c>
-      <c r="F110" t="s">
-[...2 lines deleted...]
-      <c r="G110" t="s">
+      <c r="F119" t="s">
+        <v>115</v>
+      </c>
+      <c r="G119" t="s">
         <v>32</v>
       </c>
-      <c r="H110" t="s">
-[...27 lines deleted...]
-      <c r="A116" s="2" t="s">
+      <c r="H119" t="s">
         <v>115</v>
-      </c>
-[...69 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
+        <v>33</v>
+      </c>
+      <c r="B120" t="s">
+        <v>115</v>
+      </c>
+      <c r="C120" t="s">
+        <v>34</v>
+      </c>
+      <c r="D120" t="s">
+        <v>116</v>
+      </c>
+      <c r="E120" t="s">
+        <v>6</v>
+      </c>
+      <c r="F120" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B122" s="8"/>
+      <c r="C122" s="8"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="8"/>
+      <c r="F122" s="8"/>
+      <c r="G122" s="8"/>
+      <c r="H122" s="8"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="B124" s="9"/>
+      <c r="C124" s="9"/>
+      <c r="D124" s="9"/>
+      <c r="E124" s="9"/>
+      <c r="F124" s="9"/>
+      <c r="G124" s="9"/>
+      <c r="H124" s="9"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C125" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E125" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F125" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G125" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H125" s="11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B126" s="3">
+        <v>30260538000104</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H126" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B127" s="13"/>
+      <c r="C127" s="13"/>
+      <c r="D127" s="13"/>
+      <c r="E127" s="13"/>
+      <c r="F127" s="13"/>
+      <c r="G127" s="13"/>
+      <c r="H127" s="13"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="B129" s="14"/>
+      <c r="C129" s="14"/>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B130" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C130" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="17">
+        <v>2.58</v>
+      </c>
+      <c r="B131" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="C131" s="18" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B133" s="19"/>
+      <c r="C133" s="19"/>
+      <c r="D133" s="19"/>
+      <c r="E133" s="19"/>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B134" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C134" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E134" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="22">
+        <v>1303001</v>
+      </c>
+      <c r="B135" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="C135" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="D135" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="E135" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="7"/>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B140" s="2"/>
+      <c r="C140" s="2"/>
+      <c r="D140" s="2"/>
+      <c r="E140" s="2"/>
+      <c r="F140" s="2"/>
+      <c r="G140" s="2"/>
+      <c r="H140" s="2"/>
+      <c r="I140" s="2"/>
+      <c r="J140" s="2"/>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I142" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="J142" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
         <v>21</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="B144" t="s">
+        <v>130</v>
+      </c>
+      <c r="C144" t="s">
         <v>22</v>
       </c>
-      <c r="D120" t="s">
-[...2 lines deleted...]
-      <c r="E120" t="s">
+      <c r="D144" t="s">
+        <v>132</v>
+      </c>
+      <c r="E144" t="s">
         <v>5</v>
       </c>
-      <c r="F120" t="s">
-[...2 lines deleted...]
-      <c r="G120" t="s">
+      <c r="F144" t="s">
+        <v>14</v>
+      </c>
+      <c r="G144" t="s">
         <v>7</v>
       </c>
-      <c r="H120" t="s">
-[...4 lines deleted...]
-      <c r="A121" t="s">
+      <c r="H144" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
         <v>9</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B145" t="s">
         <v>18</v>
       </c>
-      <c r="C121" t="s">
+      <c r="C145" t="s">
         <v>24</v>
       </c>
-      <c r="D121" t="s">
-[...2 lines deleted...]
-      <c r="E121" t="s">
+      <c r="D145" t="s">
+        <v>133</v>
+      </c>
+      <c r="E145" t="s">
         <v>26</v>
       </c>
-      <c r="F121" t="s">
-[...2 lines deleted...]
-      <c r="G121" t="s">
+      <c r="F145" t="s">
+        <v>114</v>
+      </c>
+      <c r="G145" t="s">
         <v>8</v>
       </c>
-      <c r="H121" t="s">
+      <c r="H145" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="122" spans="1:10">
-      <c r="A122" t="s">
+    <row r="146" spans="1:10">
+      <c r="A146" t="s">
         <v>28</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B146" t="s">
+        <v>77</v>
+      </c>
+      <c r="C146" t="s">
+        <v>29</v>
+      </c>
+      <c r="D146" t="s">
+        <v>77</v>
+      </c>
+      <c r="E146" t="s">
+        <v>30</v>
+      </c>
+      <c r="F146" t="s">
+        <v>134</v>
+      </c>
+      <c r="G146" t="s">
+        <v>32</v>
+      </c>
+      <c r="H146" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" t="s">
+        <v>33</v>
+      </c>
+      <c r="B147" t="s">
+        <v>135</v>
+      </c>
+      <c r="C147" t="s">
+        <v>34</v>
+      </c>
+      <c r="D147" t="s">
+        <v>136</v>
+      </c>
+      <c r="E147" t="s">
+        <v>6</v>
+      </c>
+      <c r="F147" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B149" s="8"/>
+      <c r="C149" s="8"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="8"/>
+      <c r="F149" s="8"/>
+      <c r="G149" s="8"/>
+      <c r="H149" s="8"/>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B151" s="9"/>
+      <c r="C151" s="9"/>
+      <c r="D151" s="9"/>
+      <c r="E151" s="9"/>
+      <c r="F151" s="9"/>
+      <c r="G151" s="9"/>
+      <c r="H151" s="9"/>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C152" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D152" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E152" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F152" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G152" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H152" s="11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H153" s="6" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B154" s="13"/>
+      <c r="C154" s="13"/>
+      <c r="D154" s="13"/>
+      <c r="E154" s="13"/>
+      <c r="F154" s="13"/>
+      <c r="G154" s="13"/>
+      <c r="H154" s="13"/>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="B156" s="14"/>
+      <c r="C156" s="14"/>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B157" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C157" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="17">
+        <v>211</v>
+      </c>
+      <c r="B158" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="C158" s="18" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B160" s="19"/>
+      <c r="C160" s="19"/>
+      <c r="D160" s="19"/>
+      <c r="E160" s="19"/>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B161" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C161" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D161" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E161" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="22">
+        <v>5030031</v>
+      </c>
+      <c r="B162" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="C162" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="D162" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="E162" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B164" s="9"/>
+      <c r="C164" s="9"/>
+      <c r="D164" s="9"/>
+      <c r="E164" s="9"/>
+      <c r="F164" s="9"/>
+      <c r="G164" s="9"/>
+      <c r="H164" s="9"/>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C165" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D165" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E165" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F165" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G165" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H165" s="11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H166" s="6" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="B167" s="13"/>
+      <c r="C167" s="13"/>
+      <c r="D167" s="13"/>
+      <c r="E167" s="13"/>
+      <c r="F167" s="13"/>
+      <c r="G167" s="13"/>
+      <c r="H167" s="13"/>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B169" s="14"/>
+      <c r="C169" s="14"/>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B170" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C170" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="17">
+        <v>126</v>
+      </c>
+      <c r="B171" s="17" t="s">
+        <v>159</v>
+      </c>
+      <c r="C171" s="18" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="24">
+        <v>158</v>
+      </c>
+      <c r="B172" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C172" s="25" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="17">
+        <v>207</v>
+      </c>
+      <c r="B173" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="C173" s="18" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="24">
+        <v>183</v>
+      </c>
+      <c r="B174" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="C174" s="25" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="17">
+        <v>217</v>
+      </c>
+      <c r="B175" s="17" t="s">
+        <v>167</v>
+      </c>
+      <c r="C175" s="18" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="24">
+        <v>249</v>
+      </c>
+      <c r="B176" s="24" t="s">
+        <v>169</v>
+      </c>
+      <c r="C176" s="25" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="19" t="s">
+        <v>171</v>
+      </c>
+      <c r="B178" s="19"/>
+      <c r="C178" s="19"/>
+      <c r="D178" s="19"/>
+      <c r="E178" s="19"/>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B179" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C179" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D179" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E179" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="22">
+        <v>27030016</v>
+      </c>
+      <c r="B180" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="C180" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="D180" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="E180" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="26">
+        <v>30040011</v>
+      </c>
+      <c r="B181" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="C181" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="D181" s="27" t="s">
+        <v>162</v>
+      </c>
+      <c r="E181" s="26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="22">
+        <v>3070014</v>
+      </c>
+      <c r="B182" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="C182" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="D182" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="E182" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="26">
+        <v>13070002</v>
+      </c>
+      <c r="B183" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="C183" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="D183" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E183" s="26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="22">
+        <v>31070001</v>
+      </c>
+      <c r="B184" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="C184" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="D184" s="23" t="s">
+        <v>168</v>
+      </c>
+      <c r="E184" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="26">
+        <v>2090002</v>
+      </c>
+      <c r="B185" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="C185" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="D185" s="27" t="s">
+        <v>170</v>
+      </c>
+      <c r="E185" s="26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="B187" s="9"/>
+      <c r="C187" s="9"/>
+      <c r="D187" s="9"/>
+      <c r="E187" s="9"/>
+      <c r="F187" s="9"/>
+      <c r="G187" s="9"/>
+      <c r="H187" s="9"/>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C188" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D188" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E188" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F188" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G188" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H188" s="11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H189" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="B190" s="13"/>
+      <c r="C190" s="13"/>
+      <c r="D190" s="13"/>
+      <c r="E190" s="13"/>
+      <c r="F190" s="13"/>
+      <c r="G190" s="13"/>
+      <c r="H190" s="13"/>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B192" s="14"/>
+      <c r="C192" s="14"/>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B193" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C193" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="17">
+        <v>309</v>
+      </c>
+      <c r="B194" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="C194" s="18" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="B196" s="19"/>
+      <c r="C196" s="19"/>
+      <c r="D196" s="19"/>
+      <c r="E196" s="19"/>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B197" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C197" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D197" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E197" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="22">
+        <v>29040004</v>
+      </c>
+      <c r="B198" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="C198" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="D198" s="23" t="s">
+        <v>183</v>
+      </c>
+      <c r="E198" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="B200" s="9"/>
+      <c r="C200" s="9"/>
+      <c r="D200" s="9"/>
+      <c r="E200" s="9"/>
+      <c r="F200" s="9"/>
+      <c r="G200" s="9"/>
+      <c r="H200" s="9"/>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C201" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D201" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F201" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G201" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H201" s="11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H202" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="B203" s="13"/>
+      <c r="C203" s="13"/>
+      <c r="D203" s="13"/>
+      <c r="E203" s="13"/>
+      <c r="F203" s="13"/>
+      <c r="G203" s="13"/>
+      <c r="H203" s="13"/>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="B205" s="14"/>
+      <c r="C205" s="14"/>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B206" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C206" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="17">
+        <v>439</v>
+      </c>
+      <c r="B207" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="C207" s="18" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B209" s="19"/>
+      <c r="C209" s="19"/>
+      <c r="D209" s="19"/>
+      <c r="E209" s="19"/>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B210" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C210" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D210" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E210" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="22">
+        <v>2070001</v>
+      </c>
+      <c r="B211" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C211" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="D211" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="E211" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="7"/>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B216" s="2"/>
+      <c r="C216" s="2"/>
+      <c r="D216" s="2"/>
+      <c r="E216" s="2"/>
+      <c r="F216" s="2"/>
+      <c r="G216" s="2"/>
+      <c r="H216" s="2"/>
+      <c r="I216" s="2"/>
+      <c r="J216" s="2"/>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E217" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G217" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H217" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J217" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C218" s="3"/>
+      <c r="D218" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I218" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="J218" s="6" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" t="s">
+        <v>21</v>
+      </c>
+      <c r="B220" t="s">
+        <v>192</v>
+      </c>
+      <c r="C220" t="s">
+        <v>22</v>
+      </c>
+      <c r="D220" t="s">
+        <v>195</v>
+      </c>
+      <c r="E220" t="s">
+        <v>5</v>
+      </c>
+      <c r="F220" t="s">
+        <v>99</v>
+      </c>
+      <c r="G220" t="s">
+        <v>7</v>
+      </c>
+      <c r="H220" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" t="s">
+        <v>84</v>
+      </c>
+      <c r="C221" t="s">
+        <v>24</v>
+      </c>
+      <c r="D221" t="s">
+        <v>196</v>
+      </c>
+      <c r="E221" t="s">
+        <v>26</v>
+      </c>
+      <c r="F221" t="s">
+        <v>95</v>
+      </c>
+      <c r="G221" t="s">
+        <v>8</v>
+      </c>
+      <c r="H221" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" t="s">
+        <v>28</v>
+      </c>
+      <c r="B222" t="s">
+        <v>194</v>
+      </c>
+      <c r="C222" t="s">
+        <v>29</v>
+      </c>
+      <c r="D222" t="s">
+        <v>194</v>
+      </c>
+      <c r="E222" t="s">
+        <v>30</v>
+      </c>
+      <c r="F222" t="s">
+        <v>197</v>
+      </c>
+      <c r="G222" t="s">
+        <v>32</v>
+      </c>
+      <c r="H222" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" t="s">
+        <v>33</v>
+      </c>
+      <c r="B223" t="s">
+        <v>198</v>
+      </c>
+      <c r="C223" t="s">
+        <v>34</v>
+      </c>
+      <c r="D223" t="s">
+        <v>199</v>
+      </c>
+      <c r="E223" t="s">
+        <v>6</v>
+      </c>
+      <c r="F223" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B225" s="8"/>
+      <c r="C225" s="8"/>
+      <c r="D225" s="8"/>
+      <c r="E225" s="8"/>
+      <c r="F225" s="8"/>
+      <c r="G225" s="8"/>
+      <c r="H225" s="8"/>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="B227" s="9"/>
+      <c r="C227" s="9"/>
+      <c r="D227" s="9"/>
+      <c r="E227" s="9"/>
+      <c r="F227" s="9"/>
+      <c r="G227" s="9"/>
+      <c r="H227" s="9"/>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B228" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C228" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D228" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E228" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F228" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G228" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H228" s="11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F229" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="H229" s="6" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B230" s="13"/>
+      <c r="C230" s="13"/>
+      <c r="D230" s="13"/>
+      <c r="E230" s="13"/>
+      <c r="F230" s="13"/>
+      <c r="G230" s="13"/>
+      <c r="H230" s="13"/>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="B232" s="14"/>
+      <c r="C232" s="14"/>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B233" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C233" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="17">
+        <v>370</v>
+      </c>
+      <c r="B234" s="17" t="s">
+        <v>211</v>
+      </c>
+      <c r="C234" s="18" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="24">
+        <v>383</v>
+      </c>
+      <c r="B235" s="24" t="s">
+        <v>213</v>
+      </c>
+      <c r="C235" s="25" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="19" t="s">
+        <v>215</v>
+      </c>
+      <c r="B237" s="19"/>
+      <c r="C237" s="19"/>
+      <c r="D237" s="19"/>
+      <c r="E237" s="19"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B238" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C238" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D238" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E238" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="22">
+        <v>1070001</v>
+      </c>
+      <c r="B239" s="22" t="s">
+        <v>216</v>
+      </c>
+      <c r="C239" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="D239" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="E239" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="26">
+        <v>6080014</v>
+      </c>
+      <c r="B240" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C240" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="D240" s="27" t="s">
+        <v>214</v>
+      </c>
+      <c r="E240" s="26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="7"/>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B245" s="2"/>
+      <c r="C245" s="2"/>
+      <c r="D245" s="2"/>
+      <c r="E245" s="2"/>
+      <c r="F245" s="2"/>
+      <c r="G245" s="2"/>
+      <c r="H245" s="2"/>
+      <c r="I245" s="2"/>
+      <c r="J245" s="2"/>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C246" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E246" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F246" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G246" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H246" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I246" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J246" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C247" s="3"/>
+      <c r="D247" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I247" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="J247" s="6" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" t="s">
+        <v>21</v>
+      </c>
+      <c r="B249" t="s">
+        <v>218</v>
+      </c>
+      <c r="C249" t="s">
+        <v>22</v>
+      </c>
+      <c r="D249" t="s">
+        <v>220</v>
+      </c>
+      <c r="E249" t="s">
+        <v>5</v>
+      </c>
+      <c r="F249" t="s">
+        <v>14</v>
+      </c>
+      <c r="G249" t="s">
+        <v>7</v>
+      </c>
+      <c r="H249" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" t="s">
+        <v>9</v>
+      </c>
+      <c r="B250" t="s">
+        <v>84</v>
+      </c>
+      <c r="C250" t="s">
+        <v>24</v>
+      </c>
+      <c r="D250" t="s">
+        <v>221</v>
+      </c>
+      <c r="E250" t="s">
+        <v>26</v>
+      </c>
+      <c r="F250" t="s">
+        <v>95</v>
+      </c>
+      <c r="G250" t="s">
+        <v>8</v>
+      </c>
+      <c r="H250" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" t="s">
+        <v>28</v>
+      </c>
+      <c r="B251" t="s">
+        <v>194</v>
+      </c>
+      <c r="C251" t="s">
+        <v>29</v>
+      </c>
+      <c r="D251" t="s">
+        <v>194</v>
+      </c>
+      <c r="E251" t="s">
+        <v>30</v>
+      </c>
+      <c r="F251" t="s">
+        <v>222</v>
+      </c>
+      <c r="G251" t="s">
+        <v>32</v>
+      </c>
+      <c r="H251" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" t="s">
+        <v>33</v>
+      </c>
+      <c r="B252" t="s">
+        <v>223</v>
+      </c>
+      <c r="C252" t="s">
+        <v>34</v>
+      </c>
+      <c r="D252" t="s">
+        <v>224</v>
+      </c>
+      <c r="E252" t="s">
+        <v>6</v>
+      </c>
+      <c r="F252" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B254" s="8"/>
+      <c r="C254" s="8"/>
+      <c r="D254" s="8"/>
+      <c r="E254" s="8"/>
+      <c r="F254" s="8"/>
+      <c r="G254" s="8"/>
+      <c r="H254" s="8"/>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="B256" s="9"/>
+      <c r="C256" s="9"/>
+      <c r="D256" s="9"/>
+      <c r="E256" s="9"/>
+      <c r="F256" s="9"/>
+      <c r="G256" s="9"/>
+      <c r="H256" s="9"/>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B257" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C257" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D257" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E257" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F257" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G257" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H257" s="11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="H258" s="6" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="B259" s="13"/>
+      <c r="C259" s="13"/>
+      <c r="D259" s="13"/>
+      <c r="E259" s="13"/>
+      <c r="F259" s="13"/>
+      <c r="G259" s="13"/>
+      <c r="H259" s="13"/>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="B261" s="14"/>
+      <c r="C261" s="14"/>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B262" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C262" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="17" t="s">
+        <v>236</v>
+      </c>
+      <c r="B263" s="17" t="s">
+        <v>237</v>
+      </c>
+      <c r="C263" s="18" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="24" t="s">
+        <v>239</v>
+      </c>
+      <c r="B264" s="24" t="s">
+        <v>169</v>
+      </c>
+      <c r="C264" s="25" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="19" t="s">
+        <v>241</v>
+      </c>
+      <c r="B266" s="19"/>
+      <c r="C266" s="19"/>
+      <c r="D266" s="19"/>
+      <c r="E266" s="19"/>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B267" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C267" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D267" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="E267" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="22">
+        <v>10080019</v>
+      </c>
+      <c r="B268" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="C268" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="D268" s="23" t="s">
+        <v>238</v>
+      </c>
+      <c r="E268" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="26">
+        <v>3090001</v>
+      </c>
+      <c r="B269" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="C269" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="D269" s="27" t="s">
+        <v>240</v>
+      </c>
+      <c r="E269" s="26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="7"/>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B274" s="2"/>
+      <c r="C274" s="2"/>
+      <c r="D274" s="2"/>
+      <c r="E274" s="2"/>
+      <c r="F274" s="2"/>
+      <c r="G274" s="2"/>
+      <c r="H274" s="2"/>
+      <c r="I274" s="2"/>
+      <c r="J274" s="2"/>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B275" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C275" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E275" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F275" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G275" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H275" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I275" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J275" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C276" s="3"/>
+      <c r="D276" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I276" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C122" t="s">
+      <c r="J276" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" t="s">
+        <v>21</v>
+      </c>
+      <c r="B278" t="s">
+        <v>246</v>
+      </c>
+      <c r="C278" t="s">
+        <v>22</v>
+      </c>
+      <c r="D278" t="s">
+        <v>247</v>
+      </c>
+      <c r="E278" t="s">
+        <v>5</v>
+      </c>
+      <c r="F278" t="s">
+        <v>99</v>
+      </c>
+      <c r="G278" t="s">
+        <v>7</v>
+      </c>
+      <c r="H278" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" t="s">
+        <v>9</v>
+      </c>
+      <c r="B279" t="s">
+        <v>18</v>
+      </c>
+      <c r="C279" t="s">
+        <v>24</v>
+      </c>
+      <c r="D279" t="s">
+        <v>79</v>
+      </c>
+      <c r="E279" t="s">
+        <v>26</v>
+      </c>
+      <c r="F279" t="s">
+        <v>95</v>
+      </c>
+      <c r="G279" t="s">
+        <v>8</v>
+      </c>
+      <c r="H279" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" t="s">
+        <v>28</v>
+      </c>
+      <c r="B280" t="s">
+        <v>19</v>
+      </c>
+      <c r="C280" t="s">
         <v>29</v>
       </c>
-      <c r="D122" t="s">
+      <c r="D280" t="s">
         <v>19</v>
       </c>
-      <c r="E122" t="s">
+      <c r="E280" t="s">
         <v>30</v>
       </c>
-      <c r="F122" t="s">
-[...2 lines deleted...]
-      <c r="G122" t="s">
+      <c r="F280" t="s">
+        <v>31</v>
+      </c>
+      <c r="G280" t="s">
         <v>32</v>
       </c>
-      <c r="H122" t="s">
-[...4 lines deleted...]
-      <c r="A123" t="s">
+      <c r="H280" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" t="s">
         <v>33</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="B281" t="s">
+        <v>31</v>
+      </c>
+      <c r="C281" t="s">
         <v>34</v>
       </c>
-      <c r="D123" t="s">
-[...2 lines deleted...]
-      <c r="E123" t="s">
+      <c r="D281" t="s">
+        <v>35</v>
+      </c>
+      <c r="E281" t="s">
         <v>6</v>
       </c>
-      <c r="F123" t="s">
-[...21 lines deleted...]
-      <c r="A129" s="4" t="s">
+      <c r="F281" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="7"/>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="B286" s="2"/>
+      <c r="C286" s="2"/>
+      <c r="D286" s="2"/>
+      <c r="E286" s="2"/>
+      <c r="F286" s="2"/>
+      <c r="G286" s="2"/>
+      <c r="H286" s="2"/>
+      <c r="I286" s="2"/>
+      <c r="J286" s="2"/>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B129" s="4" t="s">
+      <c r="B287" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C129" s="4" t="s">
+      <c r="C287" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D129" s="4" t="s">
+      <c r="D287" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E129" s="4" t="s">
+      <c r="E287" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F129" s="4" t="s">
+      <c r="F287" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G129" s="4" t="s">
+      <c r="G287" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H129" s="4" t="s">
+      <c r="H287" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I129" s="5" t="s">
+      <c r="I287" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J129" s="5" t="s">
+      <c r="J287" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="130" spans="1:10">
-[...16 lines deleted...]
-      <c r="G130" s="3" t="s">
+    <row r="288" spans="1:10">
+      <c r="A288" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="C288" s="3"/>
+      <c r="D288" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F288" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G288" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H130" s="3" t="s">
+      <c r="H288" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I130" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A132" t="s">
+      <c r="I288" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J288" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" t="s">
         <v>21</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="B290" t="s">
+        <v>249</v>
+      </c>
+      <c r="C290" t="s">
         <v>22</v>
       </c>
-      <c r="D132" t="s">
-[...2 lines deleted...]
-      <c r="E132" t="s">
+      <c r="D290" t="s">
+        <v>250</v>
+      </c>
+      <c r="E290" t="s">
         <v>5</v>
       </c>
-      <c r="F132" t="s">
-[...2 lines deleted...]
-      <c r="G132" t="s">
+      <c r="F290" t="s">
+        <v>99</v>
+      </c>
+      <c r="G290" t="s">
         <v>7</v>
       </c>
-      <c r="H132" t="s">
-[...4 lines deleted...]
-      <c r="A133" t="s">
+      <c r="H290" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" t="s">
         <v>9</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B291" t="s">
         <v>18</v>
       </c>
-      <c r="C133" t="s">
+      <c r="C291" t="s">
         <v>24</v>
       </c>
-      <c r="D133" t="s">
-[...2 lines deleted...]
-      <c r="E133" t="s">
+      <c r="D291" t="s">
+        <v>79</v>
+      </c>
+      <c r="E291" t="s">
         <v>26</v>
       </c>
-      <c r="F133" t="s">
-[...2 lines deleted...]
-      <c r="G133" t="s">
+      <c r="F291" t="s">
+        <v>95</v>
+      </c>
+      <c r="G291" t="s">
         <v>8</v>
       </c>
-      <c r="H133" t="s">
+      <c r="H291" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="134" spans="1:10">
-      <c r="A134" t="s">
+    <row r="292" spans="1:10">
+      <c r="A292" t="s">
         <v>28</v>
       </c>
-      <c r="B134" t="s">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="B292" t="s">
+        <v>42</v>
+      </c>
+      <c r="C292" t="s">
         <v>29</v>
       </c>
-      <c r="D134" t="s">
-[...2 lines deleted...]
-      <c r="E134" t="s">
+      <c r="D292" t="s">
+        <v>42</v>
+      </c>
+      <c r="E292" t="s">
         <v>30</v>
       </c>
-      <c r="F134" t="s">
-[...2 lines deleted...]
-      <c r="G134" t="s">
+      <c r="F292" t="s">
+        <v>31</v>
+      </c>
+      <c r="G292" t="s">
         <v>32</v>
       </c>
-      <c r="H134" t="s">
-[...1910 lines deleted...]
-        <v>19</v>
+      <c r="H292" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
+        <v>33</v>
+      </c>
+      <c r="B293" t="s">
+        <v>31</v>
+      </c>
+      <c r="C293" t="s">
+        <v>34</v>
+      </c>
+      <c r="D293" t="s">
+        <v>35</v>
+      </c>
+      <c r="E293" t="s">
+        <v>6</v>
+      </c>
+      <c r="F293" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="7"/>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="B298" s="2"/>
+      <c r="C298" s="2"/>
+      <c r="D298" s="2"/>
+      <c r="E298" s="2"/>
+      <c r="F298" s="2"/>
+      <c r="G298" s="2"/>
+      <c r="H298" s="2"/>
+      <c r="I298" s="2"/>
+      <c r="J298" s="2"/>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E299" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F299" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G299" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H299" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I299" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J299" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C300" s="3"/>
+      <c r="D300" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F300" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G300" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I300" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J300" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" t="s">
         <v>21</v>
       </c>
-      <c r="B293" t="s">
-[...2 lines deleted...]
-      <c r="C293" t="s">
+      <c r="B302" t="s">
+        <v>253</v>
+      </c>
+      <c r="C302" t="s">
         <v>22</v>
       </c>
-      <c r="D293" t="s">
-[...2 lines deleted...]
-      <c r="E293" t="s">
+      <c r="D302" t="s">
+        <v>256</v>
+      </c>
+      <c r="E302" t="s">
         <v>5</v>
       </c>
-      <c r="F293" t="s">
-[...2 lines deleted...]
-      <c r="G293" t="s">
+      <c r="F302" t="s">
+        <v>254</v>
+      </c>
+      <c r="G302" t="s">
         <v>7</v>
       </c>
-      <c r="H293" t="s">
-[...4 lines deleted...]
-      <c r="A294" t="s">
+      <c r="H302" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" t="s">
         <v>9</v>
       </c>
-      <c r="B294" t="s">
+      <c r="B303" t="s">
         <v>18</v>
       </c>
-      <c r="C294" t="s">
+      <c r="C303" t="s">
         <v>24</v>
       </c>
-      <c r="D294" t="s">
-[...2 lines deleted...]
-      <c r="E294" t="s">
+      <c r="D303" t="s">
+        <v>257</v>
+      </c>
+      <c r="E303" t="s">
         <v>26</v>
       </c>
-      <c r="F294" t="s">
-[...2 lines deleted...]
-      <c r="G294" t="s">
+      <c r="F303" t="s">
+        <v>95</v>
+      </c>
+      <c r="G303" t="s">
         <v>8</v>
       </c>
-      <c r="H294" t="s">
-[...4 lines deleted...]
-      <c r="A295" t="s">
+      <c r="H303" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" t="s">
         <v>28</v>
       </c>
-      <c r="B295" t="s">
+      <c r="B304" t="s">
         <v>19</v>
       </c>
-      <c r="C295" t="s">
+      <c r="C304" t="s">
         <v>29</v>
       </c>
-      <c r="D295" t="s">
+      <c r="D304" t="s">
         <v>19</v>
       </c>
-      <c r="E295" t="s">
+      <c r="E304" t="s">
         <v>30</v>
       </c>
-      <c r="F295" t="s">
-[...2 lines deleted...]
-      <c r="G295" t="s">
+      <c r="F304" t="s">
+        <v>31</v>
+      </c>
+      <c r="G304" t="s">
         <v>32</v>
       </c>
-      <c r="H295" t="s">
-[...99 lines deleted...]
-        <v>70</v>
+      <c r="H304" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
+        <v>33</v>
+      </c>
+      <c r="B305" t="s">
+        <v>31</v>
+      </c>
+      <c r="C305" t="s">
+        <v>34</v>
+      </c>
+      <c r="D305" t="s">
+        <v>35</v>
+      </c>
+      <c r="E305" t="s">
+        <v>6</v>
+      </c>
+      <c r="F305" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="7"/>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="B310" s="2"/>
+      <c r="C310" s="2"/>
+      <c r="D310" s="2"/>
+      <c r="E310" s="2"/>
+      <c r="F310" s="2"/>
+      <c r="G310" s="2"/>
+      <c r="H310" s="2"/>
+      <c r="I310" s="2"/>
+      <c r="J310" s="2"/>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B311" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C311" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D311" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E311" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F311" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G311" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H311" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I311" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J311" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C312" s="3"/>
+      <c r="D312" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H312" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I312" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J312" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" t="s">
         <v>21</v>
       </c>
-      <c r="B305" t="s">
+      <c r="B314" t="s">
+        <v>259</v>
+      </c>
+      <c r="C314" t="s">
+        <v>22</v>
+      </c>
+      <c r="D314" t="s">
         <v>261</v>
       </c>
-      <c r="C305" t="s">
-[...5 lines deleted...]
-      <c r="E305" t="s">
+      <c r="E314" t="s">
         <v>5</v>
       </c>
-      <c r="F305" t="s">
-[...2 lines deleted...]
-      <c r="G305" t="s">
+      <c r="F314" t="s">
+        <v>254</v>
+      </c>
+      <c r="G314" t="s">
         <v>7</v>
       </c>
-      <c r="H305" t="s">
-[...4 lines deleted...]
-      <c r="A306" t="s">
+      <c r="H314" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" t="s">
         <v>9</v>
       </c>
-      <c r="B306" t="s">
+      <c r="B315" t="s">
         <v>18</v>
       </c>
-      <c r="C306" t="s">
+      <c r="C315" t="s">
         <v>24</v>
       </c>
-      <c r="D306" t="s">
-[...2 lines deleted...]
-      <c r="E306" t="s">
+      <c r="D315" t="s">
+        <v>257</v>
+      </c>
+      <c r="E315" t="s">
         <v>26</v>
       </c>
-      <c r="F306" t="s">
-[...2 lines deleted...]
-      <c r="G306" t="s">
+      <c r="F315" t="s">
+        <v>95</v>
+      </c>
+      <c r="G315" t="s">
         <v>8</v>
       </c>
-      <c r="H306" t="s">
-[...4 lines deleted...]
-      <c r="A307" t="s">
+      <c r="H315" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" t="s">
         <v>28</v>
       </c>
-      <c r="B307" t="s">
-[...2 lines deleted...]
-      <c r="C307" t="s">
+      <c r="B316" t="s">
+        <v>42</v>
+      </c>
+      <c r="C316" t="s">
         <v>29</v>
       </c>
-      <c r="D307" t="s">
-[...2 lines deleted...]
-      <c r="E307" t="s">
+      <c r="D316" t="s">
+        <v>42</v>
+      </c>
+      <c r="E316" t="s">
         <v>30</v>
       </c>
-      <c r="F307" t="s">
-[...2 lines deleted...]
-      <c r="G307" t="s">
+      <c r="F316" t="s">
+        <v>31</v>
+      </c>
+      <c r="G316" t="s">
         <v>32</v>
       </c>
-      <c r="H307" t="s">
-[...99 lines deleted...]
-        <v>19</v>
+      <c r="H316" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
+        <v>33</v>
+      </c>
+      <c r="B317" t="s">
+        <v>31</v>
+      </c>
+      <c r="C317" t="s">
+        <v>34</v>
+      </c>
+      <c r="D317" t="s">
+        <v>35</v>
+      </c>
+      <c r="E317" t="s">
+        <v>6</v>
+      </c>
+      <c r="F317" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="7"/>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="B322" s="2"/>
+      <c r="C322" s="2"/>
+      <c r="D322" s="2"/>
+      <c r="E322" s="2"/>
+      <c r="F322" s="2"/>
+      <c r="G322" s="2"/>
+      <c r="H322" s="2"/>
+      <c r="I322" s="2"/>
+      <c r="J322" s="2"/>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B323" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D323" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E323" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F323" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G323" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H323" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I323" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J323" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C324" s="3"/>
+      <c r="D324" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E324" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G324" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H324" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I324" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J324" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" t="s">
         <v>21</v>
       </c>
-      <c r="B317" t="s">
-[...2 lines deleted...]
-      <c r="C317" t="s">
+      <c r="B326" t="s">
+        <v>264</v>
+      </c>
+      <c r="C326" t="s">
         <v>22</v>
       </c>
-      <c r="D317" t="s">
-[...2 lines deleted...]
-      <c r="E317" t="s">
+      <c r="D326" t="s">
+        <v>266</v>
+      </c>
+      <c r="E326" t="s">
         <v>5</v>
       </c>
-      <c r="F317" t="s">
-[...2 lines deleted...]
-      <c r="G317" t="s">
+      <c r="F326" t="s">
+        <v>14</v>
+      </c>
+      <c r="G326" t="s">
         <v>7</v>
       </c>
-      <c r="H317" t="s">
-[...4 lines deleted...]
-      <c r="A318" t="s">
+      <c r="H326" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" t="s">
         <v>9</v>
       </c>
-      <c r="B318" t="s">
-[...2 lines deleted...]
-      <c r="C318" t="s">
+      <c r="B327" t="s">
+        <v>84</v>
+      </c>
+      <c r="C327" t="s">
         <v>24</v>
       </c>
-      <c r="D318" t="s">
-[...2 lines deleted...]
-      <c r="E318" t="s">
+      <c r="D327" t="s">
+        <v>267</v>
+      </c>
+      <c r="E327" t="s">
         <v>26</v>
       </c>
-      <c r="F318" t="s">
-[...2 lines deleted...]
-      <c r="G318" t="s">
+      <c r="F327" t="s">
+        <v>95</v>
+      </c>
+      <c r="G327" t="s">
         <v>8</v>
       </c>
-      <c r="H318" t="s">
-[...4 lines deleted...]
-      <c r="A319" t="s">
+      <c r="H327" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" t="s">
         <v>28</v>
       </c>
-      <c r="B319" t="s">
-[...2 lines deleted...]
-      <c r="C319" t="s">
+      <c r="B328" t="s">
+        <v>42</v>
+      </c>
+      <c r="C328" t="s">
         <v>29</v>
       </c>
-      <c r="D319" t="s">
-[...2 lines deleted...]
-      <c r="E319" t="s">
+      <c r="D328" t="s">
+        <v>42</v>
+      </c>
+      <c r="E328" t="s">
         <v>30</v>
       </c>
-      <c r="F319" t="s">
-[...2 lines deleted...]
-      <c r="G319" t="s">
+      <c r="F328" t="s">
+        <v>31</v>
+      </c>
+      <c r="G328" t="s">
         <v>32</v>
       </c>
-      <c r="H319" t="s">
-[...99 lines deleted...]
-        <v>70</v>
+      <c r="H328" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
+        <v>33</v>
+      </c>
+      <c r="B329" t="s">
+        <v>31</v>
+      </c>
+      <c r="C329" t="s">
+        <v>34</v>
+      </c>
+      <c r="D329" t="s">
+        <v>35</v>
+      </c>
+      <c r="E329" t="s">
+        <v>6</v>
+      </c>
+      <c r="F329" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="7"/>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="B334" s="2"/>
+      <c r="C334" s="2"/>
+      <c r="D334" s="2"/>
+      <c r="E334" s="2"/>
+      <c r="F334" s="2"/>
+      <c r="G334" s="2"/>
+      <c r="H334" s="2"/>
+      <c r="I334" s="2"/>
+      <c r="J334" s="2"/>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B335" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C335" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D335" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E335" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F335" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G335" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H335" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I335" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J335" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C336" s="3"/>
+      <c r="D336" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G336" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H336" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I336" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="J336" s="6" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" t="s">
         <v>21</v>
       </c>
-      <c r="B329" t="s">
+      <c r="B338" t="s">
         <v>271</v>
       </c>
-      <c r="C329" t="s">
+      <c r="C338" t="s">
         <v>22</v>
       </c>
-      <c r="D329" t="s">
-[...2 lines deleted...]
-      <c r="E329" t="s">
+      <c r="D338" t="s">
+        <v>275</v>
+      </c>
+      <c r="E338" t="s">
         <v>5</v>
       </c>
-      <c r="F329" t="s">
-[...2 lines deleted...]
-      <c r="G329" t="s">
+      <c r="F338" t="s">
+        <v>272</v>
+      </c>
+      <c r="G338" t="s">
         <v>7</v>
       </c>
-      <c r="H329" t="s">
-[...4 lines deleted...]
-      <c r="A330" t="s">
+      <c r="H338" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" t="s">
         <v>9</v>
       </c>
-      <c r="B330" t="s">
+      <c r="B339" t="s">
         <v>18</v>
       </c>
-      <c r="C330" t="s">
+      <c r="C339" t="s">
         <v>24</v>
       </c>
-      <c r="D330" t="s">
-[...2 lines deleted...]
-      <c r="E330" t="s">
+      <c r="D339" t="s">
+        <v>257</v>
+      </c>
+      <c r="E339" t="s">
         <v>26</v>
       </c>
-      <c r="F330" t="s">
-[...2 lines deleted...]
-      <c r="G330" t="s">
+      <c r="F339" t="s">
+        <v>95</v>
+      </c>
+      <c r="G339" t="s">
         <v>8</v>
       </c>
-      <c r="H330" t="s">
-[...4 lines deleted...]
-      <c r="A331" t="s">
+      <c r="H339" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" t="s">
         <v>28</v>
       </c>
-      <c r="B331" t="s">
-[...2 lines deleted...]
-      <c r="C331" t="s">
+      <c r="B340" t="s">
+        <v>274</v>
+      </c>
+      <c r="C340" t="s">
         <v>29</v>
       </c>
-      <c r="D331" t="s">
-[...2 lines deleted...]
-      <c r="E331" t="s">
+      <c r="D340" t="s">
+        <v>274</v>
+      </c>
+      <c r="E340" t="s">
         <v>30</v>
       </c>
-      <c r="F331" t="s">
-[...2 lines deleted...]
-      <c r="G331" t="s">
+      <c r="F340" t="s">
+        <v>31</v>
+      </c>
+      <c r="G340" t="s">
         <v>32</v>
       </c>
-      <c r="H331" t="s">
-[...99 lines deleted...]
-        <v>70</v>
+      <c r="H340" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
+        <v>33</v>
+      </c>
+      <c r="B341" t="s">
+        <v>31</v>
+      </c>
+      <c r="C341" t="s">
+        <v>34</v>
+      </c>
+      <c r="D341" t="s">
+        <v>35</v>
+      </c>
+      <c r="E341" t="s">
+        <v>6</v>
+      </c>
+      <c r="F341" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="7"/>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B346" s="2"/>
+      <c r="C346" s="2"/>
+      <c r="D346" s="2"/>
+      <c r="E346" s="2"/>
+      <c r="F346" s="2"/>
+      <c r="G346" s="2"/>
+      <c r="H346" s="2"/>
+      <c r="I346" s="2"/>
+      <c r="J346" s="2"/>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B347" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C347" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D347" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E347" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F347" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G347" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H347" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J347" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B348" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C348" s="3"/>
+      <c r="D348" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E348" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G348" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H348" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I348" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="J348" s="6" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" t="s">
         <v>21</v>
       </c>
-      <c r="B341" t="s">
-[...2 lines deleted...]
-      <c r="C341" t="s">
+      <c r="B350" t="s">
+        <v>278</v>
+      </c>
+      <c r="C350" t="s">
         <v>22</v>
       </c>
-      <c r="D341" t="s">
-[...2 lines deleted...]
-      <c r="E341" t="s">
+      <c r="D350" t="s">
+        <v>280</v>
+      </c>
+      <c r="E350" t="s">
         <v>5</v>
       </c>
-      <c r="F341" t="s">
-[...2 lines deleted...]
-      <c r="G341" t="s">
+      <c r="F350" t="s">
+        <v>272</v>
+      </c>
+      <c r="G350" t="s">
         <v>7</v>
       </c>
-      <c r="H341" t="s">
-[...4 lines deleted...]
-      <c r="A342" t="s">
+      <c r="H350" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" t="s">
         <v>9</v>
       </c>
-      <c r="B342" t="s">
-[...2 lines deleted...]
-      <c r="C342" t="s">
+      <c r="B351" t="s">
+        <v>18</v>
+      </c>
+      <c r="C351" t="s">
         <v>24</v>
       </c>
-      <c r="D342" t="s">
+      <c r="D351" t="s">
+        <v>257</v>
+      </c>
+      <c r="E351" t="s">
+        <v>26</v>
+      </c>
+      <c r="F351" t="s">
+        <v>95</v>
+      </c>
+      <c r="G351" t="s">
+        <v>8</v>
+      </c>
+      <c r="H351" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" t="s">
+        <v>28</v>
+      </c>
+      <c r="B352" t="s">
         <v>279</v>
       </c>
-      <c r="E342" t="s">
-[...19 lines deleted...]
-      <c r="C343" t="s">
+      <c r="C352" t="s">
         <v>29</v>
       </c>
-      <c r="D343" t="s">
-[...2 lines deleted...]
-      <c r="E343" t="s">
+      <c r="D352" t="s">
+        <v>279</v>
+      </c>
+      <c r="E352" t="s">
         <v>30</v>
       </c>
-      <c r="F343" t="s">
-[...2 lines deleted...]
-      <c r="G343" t="s">
+      <c r="F352" t="s">
+        <v>31</v>
+      </c>
+      <c r="G352" t="s">
         <v>32</v>
       </c>
-      <c r="H343" t="s">
-[...99 lines deleted...]
-        <v>286</v>
+      <c r="H352" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
+        <v>33</v>
+      </c>
+      <c r="B353" t="s">
+        <v>31</v>
+      </c>
+      <c r="C353" t="s">
+        <v>34</v>
+      </c>
+      <c r="D353" t="s">
+        <v>35</v>
+      </c>
+      <c r="E353" t="s">
+        <v>6</v>
+      </c>
+      <c r="F353" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="7"/>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="B358" s="2"/>
+      <c r="C358" s="2"/>
+      <c r="D358" s="2"/>
+      <c r="E358" s="2"/>
+      <c r="F358" s="2"/>
+      <c r="G358" s="2"/>
+      <c r="H358" s="2"/>
+      <c r="I358" s="2"/>
+      <c r="J358" s="2"/>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B359" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C359" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D359" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E359" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F359" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G359" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H359" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I359" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J359" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B360" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C360" s="3"/>
+      <c r="D360" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E360" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F360" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G360" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H360" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I360" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="J360" s="6" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" t="s">
         <v>21</v>
       </c>
-      <c r="B353" t="s">
+      <c r="B362" t="s">
         <v>283</v>
       </c>
-      <c r="C353" t="s">
+      <c r="C362" t="s">
         <v>22</v>
       </c>
-      <c r="D353" t="s">
-[...2 lines deleted...]
-      <c r="E353" t="s">
+      <c r="D362" t="s">
+        <v>285</v>
+      </c>
+      <c r="E362" t="s">
         <v>5</v>
       </c>
-      <c r="F353" t="s">
+      <c r="F362" t="s">
+        <v>272</v>
+      </c>
+      <c r="G362" t="s">
+        <v>7</v>
+      </c>
+      <c r="H362" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" t="s">
+        <v>9</v>
+      </c>
+      <c r="B363" t="s">
+        <v>18</v>
+      </c>
+      <c r="C363" t="s">
+        <v>24</v>
+      </c>
+      <c r="D363" t="s">
+        <v>257</v>
+      </c>
+      <c r="E363" t="s">
+        <v>26</v>
+      </c>
+      <c r="F363" t="s">
+        <v>95</v>
+      </c>
+      <c r="G363" t="s">
+        <v>8</v>
+      </c>
+      <c r="H363" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" t="s">
+        <v>28</v>
+      </c>
+      <c r="B364" t="s">
         <v>284</v>
       </c>
-      <c r="G353" t="s">
-[...39 lines deleted...]
-      <c r="C355" t="s">
+      <c r="C364" t="s">
         <v>29</v>
       </c>
-      <c r="D355" t="s">
-[...2 lines deleted...]
-      <c r="E355" t="s">
+      <c r="D364" t="s">
+        <v>284</v>
+      </c>
+      <c r="E364" t="s">
         <v>30</v>
       </c>
-      <c r="F355" t="s">
-[...2 lines deleted...]
-      <c r="G355" t="s">
+      <c r="F364" t="s">
+        <v>31</v>
+      </c>
+      <c r="G364" t="s">
         <v>32</v>
       </c>
-      <c r="H355" t="s">
-[...99 lines deleted...]
-        <v>291</v>
+      <c r="H364" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
+        <v>33</v>
+      </c>
+      <c r="B365" t="s">
+        <v>31</v>
+      </c>
+      <c r="C365" t="s">
+        <v>34</v>
+      </c>
+      <c r="D365" t="s">
+        <v>35</v>
+      </c>
+      <c r="E365" t="s">
+        <v>6</v>
+      </c>
+      <c r="F365" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="7"/>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="B370" s="2"/>
+      <c r="C370" s="2"/>
+      <c r="D370" s="2"/>
+      <c r="E370" s="2"/>
+      <c r="F370" s="2"/>
+      <c r="G370" s="2"/>
+      <c r="H370" s="2"/>
+      <c r="I370" s="2"/>
+      <c r="J370" s="2"/>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B371" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C371" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D371" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E371" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F371" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G371" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H371" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I371" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J371" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B372" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C372" s="3"/>
+      <c r="D372" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E372" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F372" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G372" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H372" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I372" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="J372" s="6" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" t="s">
         <v>21</v>
       </c>
-      <c r="B365" t="s">
-[...2 lines deleted...]
-      <c r="C365" t="s">
+      <c r="B374" t="s">
+        <v>287</v>
+      </c>
+      <c r="C374" t="s">
         <v>22</v>
       </c>
-      <c r="D365" t="s">
-[...2 lines deleted...]
-      <c r="E365" t="s">
+      <c r="D374" t="s">
+        <v>285</v>
+      </c>
+      <c r="E374" t="s">
         <v>5</v>
       </c>
-      <c r="F365" t="s">
-[...2 lines deleted...]
-      <c r="G365" t="s">
+      <c r="F374" t="s">
+        <v>272</v>
+      </c>
+      <c r="G374" t="s">
         <v>7</v>
       </c>
-      <c r="H365" t="s">
-[...4 lines deleted...]
-      <c r="A366" t="s">
+      <c r="H374" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" t="s">
         <v>9</v>
       </c>
-      <c r="B366" t="s">
+      <c r="B375" t="s">
         <v>18</v>
       </c>
-      <c r="C366" t="s">
+      <c r="C375" t="s">
         <v>24</v>
       </c>
-      <c r="D366" t="s">
-[...2 lines deleted...]
-      <c r="E366" t="s">
+      <c r="D375" t="s">
+        <v>257</v>
+      </c>
+      <c r="E375" t="s">
         <v>26</v>
       </c>
-      <c r="F366" t="s">
-[...2 lines deleted...]
-      <c r="G366" t="s">
+      <c r="F375" t="s">
+        <v>95</v>
+      </c>
+      <c r="G375" t="s">
         <v>8</v>
       </c>
-      <c r="H366" t="s">
-[...4 lines deleted...]
-      <c r="A367" t="s">
+      <c r="H375" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" t="s">
         <v>28</v>
       </c>
-      <c r="B367" t="s">
-[...2 lines deleted...]
-      <c r="C367" t="s">
+      <c r="B376" t="s">
+        <v>288</v>
+      </c>
+      <c r="C376" t="s">
         <v>29</v>
       </c>
-      <c r="D367" t="s">
-[...2 lines deleted...]
-      <c r="E367" t="s">
+      <c r="D376" t="s">
+        <v>288</v>
+      </c>
+      <c r="E376" t="s">
         <v>30</v>
       </c>
-      <c r="F367" t="s">
-[...2 lines deleted...]
-      <c r="G367" t="s">
+      <c r="F376" t="s">
+        <v>31</v>
+      </c>
+      <c r="G376" t="s">
         <v>32</v>
       </c>
-      <c r="H367" t="s">
-[...99 lines deleted...]
-        <v>296</v>
+      <c r="H376" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
+        <v>33</v>
+      </c>
+      <c r="B377" t="s">
+        <v>31</v>
+      </c>
+      <c r="C377" t="s">
+        <v>34</v>
+      </c>
+      <c r="D377" t="s">
+        <v>35</v>
+      </c>
+      <c r="E377" t="s">
+        <v>6</v>
+      </c>
+      <c r="F377" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" s="7"/>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B382" s="2"/>
+      <c r="C382" s="2"/>
+      <c r="D382" s="2"/>
+      <c r="E382" s="2"/>
+      <c r="F382" s="2"/>
+      <c r="G382" s="2"/>
+      <c r="H382" s="2"/>
+      <c r="I382" s="2"/>
+      <c r="J382" s="2"/>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B383" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C383" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D383" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E383" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F383" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G383" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H383" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I383" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J383" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B384" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="C384" s="3"/>
+      <c r="D384" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E384" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F384" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G384" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H384" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I384" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="J384" s="6" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" t="s">
         <v>21</v>
       </c>
-      <c r="B377" t="s">
-[...2 lines deleted...]
-      <c r="C377" t="s">
+      <c r="B386" t="s">
+        <v>290</v>
+      </c>
+      <c r="C386" t="s">
         <v>22</v>
       </c>
-      <c r="D377" t="s">
-[...2 lines deleted...]
-      <c r="E377" t="s">
+      <c r="D386" t="s">
+        <v>293</v>
+      </c>
+      <c r="E386" t="s">
         <v>5</v>
       </c>
-      <c r="F377" t="s">
-[...2 lines deleted...]
-      <c r="G377" t="s">
+      <c r="F386" t="s">
+        <v>14</v>
+      </c>
+      <c r="G386" t="s">
         <v>7</v>
       </c>
-      <c r="H377" t="s">
-[...4 lines deleted...]
-      <c r="A378" t="s">
+      <c r="H386" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" t="s">
         <v>9</v>
       </c>
-      <c r="B378" t="s">
-[...2 lines deleted...]
-      <c r="C378" t="s">
+      <c r="B387" t="s">
+        <v>84</v>
+      </c>
+      <c r="C387" t="s">
         <v>24</v>
       </c>
-      <c r="D378" t="s">
-[...2 lines deleted...]
-      <c r="E378" t="s">
+      <c r="D387" t="s">
+        <v>294</v>
+      </c>
+      <c r="E387" t="s">
         <v>26</v>
       </c>
-      <c r="F378" t="s">
-[...2 lines deleted...]
-      <c r="G378" t="s">
+      <c r="F387" t="s">
+        <v>95</v>
+      </c>
+      <c r="G387" t="s">
         <v>8</v>
       </c>
-      <c r="H378" t="s">
-[...4 lines deleted...]
-      <c r="A379" t="s">
+      <c r="H387" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" t="s">
         <v>28</v>
       </c>
-      <c r="B379" t="s">
-[...2 lines deleted...]
-      <c r="C379" t="s">
+      <c r="B388" t="s">
+        <v>292</v>
+      </c>
+      <c r="C388" t="s">
         <v>29</v>
       </c>
-      <c r="D379" t="s">
-[...2 lines deleted...]
-      <c r="E379" t="s">
+      <c r="D388" t="s">
+        <v>292</v>
+      </c>
+      <c r="E388" t="s">
         <v>30</v>
       </c>
-      <c r="F379" t="s">
-[...2 lines deleted...]
-      <c r="G379" t="s">
+      <c r="F388" t="s">
+        <v>31</v>
+      </c>
+      <c r="G388" t="s">
         <v>32</v>
       </c>
-      <c r="H379" t="s">
-[...99 lines deleted...]
-        <v>300</v>
+      <c r="H388" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
+        <v>33</v>
+      </c>
+      <c r="B389" t="s">
+        <v>31</v>
+      </c>
+      <c r="C389" t="s">
+        <v>34</v>
+      </c>
+      <c r="D389" t="s">
+        <v>35</v>
+      </c>
+      <c r="E389" t="s">
+        <v>6</v>
+      </c>
+      <c r="F389" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="7"/>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="B394" s="2"/>
+      <c r="C394" s="2"/>
+      <c r="D394" s="2"/>
+      <c r="E394" s="2"/>
+      <c r="F394" s="2"/>
+      <c r="G394" s="2"/>
+      <c r="H394" s="2"/>
+      <c r="I394" s="2"/>
+      <c r="J394" s="2"/>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B395" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C395" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D395" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E395" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F395" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G395" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H395" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I395" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J395" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B396" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="C396" s="3"/>
+      <c r="D396" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E396" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F396" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G396" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H396" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I396" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="J396" s="6" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" t="s">
         <v>21</v>
       </c>
-      <c r="B389" t="s">
-[...2 lines deleted...]
-      <c r="C389" t="s">
+      <c r="B398" t="s">
+        <v>296</v>
+      </c>
+      <c r="C398" t="s">
         <v>22</v>
       </c>
-      <c r="D389" t="s">
+      <c r="D398" t="s">
+        <v>298</v>
+      </c>
+      <c r="E398" t="s">
+        <v>5</v>
+      </c>
+      <c r="F398" t="s">
+        <v>272</v>
+      </c>
+      <c r="G398" t="s">
+        <v>7</v>
+      </c>
+      <c r="H398" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" t="s">
+        <v>9</v>
+      </c>
+      <c r="B399" t="s">
+        <v>18</v>
+      </c>
+      <c r="C399" t="s">
+        <v>24</v>
+      </c>
+      <c r="D399" t="s">
+        <v>257</v>
+      </c>
+      <c r="E399" t="s">
+        <v>26</v>
+      </c>
+      <c r="F399" t="s">
+        <v>95</v>
+      </c>
+      <c r="G399" t="s">
+        <v>8</v>
+      </c>
+      <c r="H399" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" t="s">
+        <v>28</v>
+      </c>
+      <c r="B400" t="s">
         <v>297</v>
       </c>
-      <c r="E389" t="s">
-[...45 lines deleted...]
-      <c r="C391" t="s">
+      <c r="C400" t="s">
         <v>29</v>
       </c>
-      <c r="D391" t="s">
-[...2 lines deleted...]
-      <c r="E391" t="s">
+      <c r="D400" t="s">
+        <v>297</v>
+      </c>
+      <c r="E400" t="s">
         <v>30</v>
       </c>
-      <c r="F391" t="s">
-[...2 lines deleted...]
-      <c r="G391" t="s">
+      <c r="F400" t="s">
+        <v>31</v>
+      </c>
+      <c r="G400" t="s">
         <v>32</v>
       </c>
-      <c r="H391" t="s">
-[...99 lines deleted...]
-        <v>304</v>
+      <c r="H400" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
+        <v>33</v>
+      </c>
+      <c r="B401" t="s">
+        <v>31</v>
+      </c>
+      <c r="C401" t="s">
+        <v>34</v>
+      </c>
+      <c r="D401" t="s">
+        <v>35</v>
+      </c>
+      <c r="E401" t="s">
+        <v>6</v>
+      </c>
+      <c r="F401" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="7"/>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="B406" s="2"/>
+      <c r="C406" s="2"/>
+      <c r="D406" s="2"/>
+      <c r="E406" s="2"/>
+      <c r="F406" s="2"/>
+      <c r="G406" s="2"/>
+      <c r="H406" s="2"/>
+      <c r="I406" s="2"/>
+      <c r="J406" s="2"/>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B407" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C407" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D407" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E407" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F407" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G407" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H407" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I407" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J407" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B408" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C408" s="3"/>
+      <c r="D408" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E408" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F408" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G408" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H408" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I408" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J408" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" t="s">
         <v>21</v>
       </c>
-      <c r="B401" t="s">
-[...2 lines deleted...]
-      <c r="C401" t="s">
+      <c r="B410" t="s">
+        <v>300</v>
+      </c>
+      <c r="C410" t="s">
         <v>22</v>
       </c>
-      <c r="D401" t="s">
-[...2 lines deleted...]
-      <c r="E401" t="s">
+      <c r="D410" t="s">
+        <v>301</v>
+      </c>
+      <c r="E410" t="s">
         <v>5</v>
       </c>
-      <c r="F401" t="s">
-[...2 lines deleted...]
-      <c r="G401" t="s">
+      <c r="F410" t="s">
+        <v>254</v>
+      </c>
+      <c r="G410" t="s">
         <v>7</v>
       </c>
-      <c r="H401" t="s">
-[...4 lines deleted...]
-      <c r="A402" t="s">
+      <c r="H410" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" t="s">
         <v>9</v>
       </c>
-      <c r="B402" t="s">
-[...2 lines deleted...]
-      <c r="C402" t="s">
+      <c r="B411" t="s">
+        <v>18</v>
+      </c>
+      <c r="C411" t="s">
         <v>24</v>
       </c>
-      <c r="D402" t="s">
-[...2 lines deleted...]
-      <c r="E402" t="s">
+      <c r="D411" t="s">
+        <v>257</v>
+      </c>
+      <c r="E411" t="s">
         <v>26</v>
       </c>
-      <c r="F402" t="s">
-[...2 lines deleted...]
-      <c r="G402" t="s">
+      <c r="F411" t="s">
+        <v>95</v>
+      </c>
+      <c r="G411" t="s">
         <v>8</v>
       </c>
-      <c r="H402" t="s">
-[...4 lines deleted...]
-      <c r="A403" t="s">
+      <c r="H411" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" t="s">
         <v>28</v>
       </c>
-      <c r="B403" t="s">
-[...2 lines deleted...]
-      <c r="C403" t="s">
+      <c r="B412" t="s">
+        <v>19</v>
+      </c>
+      <c r="C412" t="s">
         <v>29</v>
       </c>
-      <c r="D403" t="s">
-[...2 lines deleted...]
-      <c r="E403" t="s">
+      <c r="D412" t="s">
+        <v>19</v>
+      </c>
+      <c r="E412" t="s">
         <v>30</v>
       </c>
-      <c r="F403" t="s">
-[...2 lines deleted...]
-      <c r="G403" t="s">
+      <c r="F412" t="s">
+        <v>31</v>
+      </c>
+      <c r="G412" t="s">
         <v>32</v>
       </c>
-      <c r="H403" t="s">
-[...99 lines deleted...]
-        <v>309</v>
+      <c r="H412" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
+        <v>33</v>
+      </c>
+      <c r="B413" t="s">
+        <v>31</v>
+      </c>
+      <c r="C413" t="s">
+        <v>34</v>
+      </c>
+      <c r="D413" t="s">
+        <v>35</v>
+      </c>
+      <c r="E413" t="s">
+        <v>6</v>
+      </c>
+      <c r="F413" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="7"/>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="B418" s="2"/>
+      <c r="C418" s="2"/>
+      <c r="D418" s="2"/>
+      <c r="E418" s="2"/>
+      <c r="F418" s="2"/>
+      <c r="G418" s="2"/>
+      <c r="H418" s="2"/>
+      <c r="I418" s="2"/>
+      <c r="J418" s="2"/>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B419" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C419" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D419" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E419" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F419" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G419" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H419" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I419" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J419" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B420" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C420" s="3"/>
+      <c r="D420" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E420" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F420" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G420" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H420" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I420" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="J420" s="6" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" t="s">
         <v>21</v>
       </c>
-      <c r="B413" t="s">
-[...2 lines deleted...]
-      <c r="C413" t="s">
+      <c r="B422" t="s">
+        <v>303</v>
+      </c>
+      <c r="C422" t="s">
         <v>22</v>
       </c>
-      <c r="D413" t="s">
-[...2 lines deleted...]
-      <c r="E413" t="s">
+      <c r="D422" t="s">
+        <v>306</v>
+      </c>
+      <c r="E422" t="s">
         <v>5</v>
       </c>
-      <c r="F413" t="s">
-[...2 lines deleted...]
-      <c r="G413" t="s">
+      <c r="F422" t="s">
+        <v>254</v>
+      </c>
+      <c r="G422" t="s">
         <v>7</v>
       </c>
-      <c r="H413" t="s">
-[...4 lines deleted...]
-      <c r="A414" t="s">
+      <c r="H422" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" t="s">
         <v>9</v>
       </c>
-      <c r="B414" t="s">
+      <c r="B423" t="s">
         <v>18</v>
       </c>
-      <c r="C414" t="s">
+      <c r="C423" t="s">
         <v>24</v>
       </c>
-      <c r="D414" t="s">
-[...2 lines deleted...]
-      <c r="E414" t="s">
+      <c r="D423" t="s">
+        <v>257</v>
+      </c>
+      <c r="E423" t="s">
         <v>26</v>
       </c>
-      <c r="F414" t="s">
-[...2 lines deleted...]
-      <c r="G414" t="s">
+      <c r="F423" t="s">
+        <v>95</v>
+      </c>
+      <c r="G423" t="s">
         <v>8</v>
       </c>
-      <c r="H414" t="s">
-[...4 lines deleted...]
-      <c r="A415" t="s">
+      <c r="H423" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" t="s">
         <v>28</v>
       </c>
-      <c r="B415" t="s">
-[...2 lines deleted...]
-      <c r="C415" t="s">
+      <c r="B424" t="s">
+        <v>305</v>
+      </c>
+      <c r="C424" t="s">
         <v>29</v>
       </c>
-      <c r="D415" t="s">
-[...2 lines deleted...]
-      <c r="E415" t="s">
+      <c r="D424" t="s">
+        <v>305</v>
+      </c>
+      <c r="E424" t="s">
         <v>30</v>
       </c>
-      <c r="F415" t="s">
-[...2 lines deleted...]
-      <c r="G415" t="s">
+      <c r="F424" t="s">
+        <v>31</v>
+      </c>
+      <c r="G424" t="s">
         <v>32</v>
       </c>
-      <c r="H415" t="s">
-[...99 lines deleted...]
-        <v>19</v>
+      <c r="H424" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
+        <v>33</v>
+      </c>
+      <c r="B425" t="s">
+        <v>31</v>
+      </c>
+      <c r="C425" t="s">
+        <v>34</v>
+      </c>
+      <c r="D425" t="s">
+        <v>35</v>
+      </c>
+      <c r="E425" t="s">
+        <v>6</v>
+      </c>
+      <c r="F425" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="7"/>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B430" s="2"/>
+      <c r="C430" s="2"/>
+      <c r="D430" s="2"/>
+      <c r="E430" s="2"/>
+      <c r="F430" s="2"/>
+      <c r="G430" s="2"/>
+      <c r="H430" s="2"/>
+      <c r="I430" s="2"/>
+      <c r="J430" s="2"/>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B431" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C431" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D431" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E431" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F431" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G431" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H431" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I431" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J431" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B432" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C432" s="3"/>
+      <c r="D432" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E432" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F432" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G432" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H432" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I432" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J432" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" t="s">
         <v>21</v>
       </c>
-      <c r="B425" t="s">
-[...2 lines deleted...]
-      <c r="C425" t="s">
+      <c r="B434" t="s">
+        <v>308</v>
+      </c>
+      <c r="C434" t="s">
         <v>22</v>
       </c>
-      <c r="D425" t="s">
-[...2 lines deleted...]
-      <c r="E425" t="s">
+      <c r="D434" t="s">
+        <v>309</v>
+      </c>
+      <c r="E434" t="s">
         <v>5</v>
       </c>
-      <c r="F425" t="s">
-[...2 lines deleted...]
-      <c r="G425" t="s">
+      <c r="F434" t="s">
+        <v>254</v>
+      </c>
+      <c r="G434" t="s">
         <v>7</v>
       </c>
-      <c r="H425" t="s">
-[...4 lines deleted...]
-      <c r="A426" t="s">
+      <c r="H434" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" t="s">
         <v>9</v>
       </c>
-      <c r="B426" t="s">
+      <c r="B435" t="s">
         <v>18</v>
       </c>
-      <c r="C426" t="s">
+      <c r="C435" t="s">
         <v>24</v>
       </c>
-      <c r="D426" t="s">
-[...2 lines deleted...]
-      <c r="E426" t="s">
+      <c r="D435" t="s">
+        <v>257</v>
+      </c>
+      <c r="E435" t="s">
         <v>26</v>
       </c>
-      <c r="F426" t="s">
-[...2 lines deleted...]
-      <c r="G426" t="s">
+      <c r="F435" t="s">
+        <v>95</v>
+      </c>
+      <c r="G435" t="s">
         <v>8</v>
       </c>
-      <c r="H426" t="s">
-[...4 lines deleted...]
-      <c r="A427" t="s">
+      <c r="H435" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" t="s">
         <v>28</v>
       </c>
-      <c r="B427" t="s">
+      <c r="B436" t="s">
         <v>19</v>
       </c>
-      <c r="C427" t="s">
+      <c r="C436" t="s">
         <v>29</v>
       </c>
-      <c r="D427" t="s">
+      <c r="D436" t="s">
         <v>19</v>
       </c>
-      <c r="E427" t="s">
+      <c r="E436" t="s">
         <v>30</v>
       </c>
-      <c r="F427" t="s">
-[...2 lines deleted...]
-      <c r="G427" t="s">
+      <c r="F436" t="s">
+        <v>31</v>
+      </c>
+      <c r="G436" t="s">
         <v>32</v>
       </c>
-      <c r="H427" t="s">
-[...99 lines deleted...]
-        <v>317</v>
+      <c r="H436" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
+        <v>33</v>
+      </c>
+      <c r="B437" t="s">
+        <v>31</v>
+      </c>
+      <c r="C437" t="s">
+        <v>34</v>
+      </c>
+      <c r="D437" t="s">
+        <v>35</v>
+      </c>
+      <c r="E437" t="s">
+        <v>6</v>
+      </c>
+      <c r="F437" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="7"/>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="B442" s="2"/>
+      <c r="C442" s="2"/>
+      <c r="D442" s="2"/>
+      <c r="E442" s="2"/>
+      <c r="F442" s="2"/>
+      <c r="G442" s="2"/>
+      <c r="H442" s="2"/>
+      <c r="I442" s="2"/>
+      <c r="J442" s="2"/>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B443" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C443" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D443" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E443" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F443" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G443" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H443" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I443" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J443" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B444" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C444" s="3"/>
+      <c r="D444" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="E444" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F444" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G444" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H444" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I444" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="J444" s="6" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" t="s">
         <v>21</v>
       </c>
-      <c r="B437" t="s">
+      <c r="B446" t="s">
+        <v>312</v>
+      </c>
+      <c r="C446" t="s">
+        <v>22</v>
+      </c>
+      <c r="D446" t="s">
         <v>315</v>
       </c>
-      <c r="C437" t="s">
-[...5 lines deleted...]
-      <c r="E437" t="s">
+      <c r="E446" t="s">
         <v>5</v>
       </c>
-      <c r="F437" t="s">
-[...2 lines deleted...]
-      <c r="G437" t="s">
+      <c r="F446" t="s">
+        <v>313</v>
+      </c>
+      <c r="G446" t="s">
         <v>7</v>
       </c>
-      <c r="H437" t="s">
-[...4 lines deleted...]
-      <c r="A438" t="s">
+      <c r="H446" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" t="s">
         <v>9</v>
       </c>
-      <c r="B438" t="s">
+      <c r="B447" t="s">
         <v>18</v>
       </c>
-      <c r="C438" t="s">
+      <c r="C447" t="s">
         <v>24</v>
       </c>
-      <c r="D438" t="s">
-[...2 lines deleted...]
-      <c r="E438" t="s">
+      <c r="D447" t="s">
+        <v>257</v>
+      </c>
+      <c r="E447" t="s">
         <v>26</v>
       </c>
-      <c r="F438" t="s">
-[...2 lines deleted...]
-      <c r="G438" t="s">
+      <c r="F447" t="s">
+        <v>95</v>
+      </c>
+      <c r="G447" t="s">
         <v>8</v>
       </c>
-      <c r="H438" t="s">
-[...4 lines deleted...]
-      <c r="A439" t="s">
+      <c r="H447" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" t="s">
         <v>28</v>
       </c>
-      <c r="B439" t="s">
-[...2 lines deleted...]
-      <c r="C439" t="s">
+      <c r="B448" t="s">
+        <v>314</v>
+      </c>
+      <c r="C448" t="s">
         <v>29</v>
       </c>
-      <c r="D439" t="s">
-[...2 lines deleted...]
-      <c r="E439" t="s">
+      <c r="D448" t="s">
+        <v>314</v>
+      </c>
+      <c r="E448" t="s">
         <v>30</v>
       </c>
-      <c r="F439" t="s">
-[...2 lines deleted...]
-      <c r="G439" t="s">
+      <c r="F448" t="s">
+        <v>31</v>
+      </c>
+      <c r="G448" t="s">
         <v>32</v>
       </c>
-      <c r="H439" t="s">
-[...99 lines deleted...]
-        <v>19</v>
+      <c r="H448" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="B449" t="s">
-        <v>320</v>
+        <v>31</v>
       </c>
       <c r="C449" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="D449" t="s">
-        <v>321</v>
+        <v>35</v>
       </c>
       <c r="E449" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F449" t="s">
-        <v>266</v>
-[...254 lines deleted...]
-        <v>316</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A11:H11"/>
-[...31 lines deleted...]
-    <mergeCell ref="F162:H162"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="A23:H23"/>
+    <mergeCell ref="A25:H25"/>
+    <mergeCell ref="A28:H28"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A34:E34"/>
+    <mergeCell ref="A41:J41"/>
+    <mergeCell ref="F48:H48"/>
+    <mergeCell ref="A53:J53"/>
+    <mergeCell ref="F60:H60"/>
+    <mergeCell ref="A65:J65"/>
+    <mergeCell ref="F72:H72"/>
+    <mergeCell ref="A77:J77"/>
+    <mergeCell ref="F84:H84"/>
+    <mergeCell ref="A89:J89"/>
+    <mergeCell ref="F96:H96"/>
+    <mergeCell ref="A101:J101"/>
+    <mergeCell ref="F108:H108"/>
+    <mergeCell ref="A113:J113"/>
+    <mergeCell ref="F120:H120"/>
+    <mergeCell ref="A122:H122"/>
+    <mergeCell ref="A124:H124"/>
+    <mergeCell ref="A127:H127"/>
+    <mergeCell ref="A129:C129"/>
+    <mergeCell ref="A133:E133"/>
+    <mergeCell ref="A140:J140"/>
+    <mergeCell ref="F147:H147"/>
+    <mergeCell ref="A149:H149"/>
+    <mergeCell ref="A151:H151"/>
+    <mergeCell ref="A154:H154"/>
+    <mergeCell ref="A156:C156"/>
+    <mergeCell ref="A160:E160"/>
     <mergeCell ref="A164:H164"/>
-    <mergeCell ref="A166:H166"/>
-[...58 lines deleted...]
-    <mergeCell ref="F464:H464"/>
+    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="A169:C169"/>
+    <mergeCell ref="A178:E178"/>
+    <mergeCell ref="A187:H187"/>
+    <mergeCell ref="A190:H190"/>
+    <mergeCell ref="A192:C192"/>
+    <mergeCell ref="A196:E196"/>
+    <mergeCell ref="A200:H200"/>
+    <mergeCell ref="A203:H203"/>
+    <mergeCell ref="A205:C205"/>
+    <mergeCell ref="A209:E209"/>
+    <mergeCell ref="A216:J216"/>
+    <mergeCell ref="F223:H223"/>
+    <mergeCell ref="A225:H225"/>
+    <mergeCell ref="A227:H227"/>
+    <mergeCell ref="A230:H230"/>
+    <mergeCell ref="A232:C232"/>
+    <mergeCell ref="A237:E237"/>
+    <mergeCell ref="A245:J245"/>
+    <mergeCell ref="F252:H252"/>
+    <mergeCell ref="A254:H254"/>
+    <mergeCell ref="A256:H256"/>
+    <mergeCell ref="A259:H259"/>
+    <mergeCell ref="A261:C261"/>
+    <mergeCell ref="A266:E266"/>
+    <mergeCell ref="A274:J274"/>
+    <mergeCell ref="F281:H281"/>
+    <mergeCell ref="A286:J286"/>
+    <mergeCell ref="F293:H293"/>
+    <mergeCell ref="A298:J298"/>
+    <mergeCell ref="F305:H305"/>
+    <mergeCell ref="A310:J310"/>
+    <mergeCell ref="F317:H317"/>
+    <mergeCell ref="A322:J322"/>
+    <mergeCell ref="F329:H329"/>
+    <mergeCell ref="A334:J334"/>
+    <mergeCell ref="F341:H341"/>
+    <mergeCell ref="A346:J346"/>
+    <mergeCell ref="F353:H353"/>
+    <mergeCell ref="A358:J358"/>
+    <mergeCell ref="F365:H365"/>
+    <mergeCell ref="A370:J370"/>
+    <mergeCell ref="F377:H377"/>
+    <mergeCell ref="A382:J382"/>
+    <mergeCell ref="F389:H389"/>
+    <mergeCell ref="A394:J394"/>
+    <mergeCell ref="F401:H401"/>
+    <mergeCell ref="A406:J406"/>
+    <mergeCell ref="F413:H413"/>
+    <mergeCell ref="A418:J418"/>
+    <mergeCell ref="F425:H425"/>
+    <mergeCell ref="A430:J430"/>
+    <mergeCell ref="F437:H437"/>
+    <mergeCell ref="A442:J442"/>
+    <mergeCell ref="F449:H449"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>