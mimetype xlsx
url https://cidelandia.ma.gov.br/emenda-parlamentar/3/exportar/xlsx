--- v0 (2026-05-29)
+++ v1 (2026-07-10)
@@ -44,57 +44,57 @@
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>36000394345202100/2021</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>06/09/2021</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
     <t>Fundo a Fundo</t>
-  </si>
-[...4 lines deleted...]
-    <t>Federal</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>CIDELANDIA</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 900.000,00</t>
   </si>