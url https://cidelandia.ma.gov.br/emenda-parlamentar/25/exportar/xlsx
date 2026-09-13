--- v0 (2026-07-10)
+++ v1 (2026-09-13)
@@ -80,54 +80,54 @@
   <si>
     <t>SAÚDE - FEDERAL</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Cidelândia - MA</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 400.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Valor Empenhado</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>Banco do Brasil</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>13110 / 881775</t>
   </si>
@@ -560,73 +560,73 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>32</v>