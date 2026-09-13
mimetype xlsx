--- v0 (2026-07-10)
+++ v1 (2026-09-13)
@@ -113,51 +113,51 @@
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>Banco do Nordeste</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>0166-X / 61092-5</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202637580006-RUBENS PEREIRA JUNIOR ao ente 01610134000197 - MUNICIPIO DE CIDELANDIA</t>
+    <t>Construção, Reforma Ou Ampliação De Infraestrutura Esportiva&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>